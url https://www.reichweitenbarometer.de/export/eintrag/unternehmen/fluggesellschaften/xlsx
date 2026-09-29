--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,1803 +161,1803 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Emirates</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>emirates</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>8943547</v>
+        <v>9070971</v>
       </c>
       <c r="E2" s="2">
-        <v>1561</v>
+        <v>1495</v>
       </c>
       <c r="F2" s="2">
         <v>0.02</v>
       </c>
       <c r="G2" s="2">
-        <v>2869</v>
+        <v>2890</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Qatar Airways</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>qatarairways</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>8550316</v>
+        <v>8724606</v>
       </c>
       <c r="E3" s="2">
-        <v>5477</v>
+        <v>3165</v>
       </c>
       <c r="F3" s="2">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="G3" s="2">
-        <v>3775</v>
+        <v>3806</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>LATAM Airlines</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>latamairlines</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>3253474</v>
+        <v>3268277</v>
       </c>
       <c r="E4" s="2">
-        <v>497</v>
+        <v>224</v>
       </c>
       <c r="F4" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>2342</v>
+        <v>2356</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Turkish Airlines</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>turkishairlines</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>3075284</v>
+        <v>3150305</v>
       </c>
       <c r="E5" s="2">
-        <v>1957</v>
+        <v>1081</v>
       </c>
       <c r="F5" s="2">
-        <v>0.06</v>
+        <v>0.03</v>
       </c>
       <c r="G5" s="2">
-        <v>2970</v>
+        <v>3013</v>
       </c>
       <c r="H5" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Etihad Airways</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>etihad</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>2986302</v>
+        <v>3118604</v>
       </c>
       <c r="E6" s="2">
-        <v>4200</v>
+        <v>683</v>
       </c>
       <c r="F6" s="2">
-        <v>0.14</v>
+        <v>0.02</v>
       </c>
       <c r="G6" s="2">
-        <v>3679</v>
+        <v>3729</v>
       </c>
       <c r="H6" s="2">
-        <v>1</v>
+        <v>-6</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>IndiGo</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>indigo.6e</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>2221202</v>
+        <v>2217905</v>
       </c>
       <c r="E7" s="2">
-        <v>-589</v>
+        <v>-404</v>
       </c>
       <c r="F7" s="2">
-        <v>-0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="G7" s="2">
-        <v>3872</v>
+        <v>3895</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Ryanair</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>ryanair</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>1885105</v>
+        <v>1906056</v>
       </c>
       <c r="E8" s="2">
-        <v>-32</v>
+        <v>46</v>
       </c>
       <c r="F8" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G8" s="2">
-        <v>7493</v>
+        <v>7680</v>
       </c>
       <c r="H8" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Singapore Airlines</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>singaporeair</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>1798950</v>
+        <v>1832266</v>
       </c>
       <c r="E9" s="2">
-        <v>733</v>
+        <v>281</v>
       </c>
       <c r="F9" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G9" s="2">
-        <v>2508</v>
+        <v>2522</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Lufthansa</t>
+          <t>Malaysia Airlines</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>lufthansa</t>
+          <t>malaysiaairlines</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>1680578</v>
+        <v>1799592</v>
       </c>
       <c r="E10" s="2">
-        <v>286</v>
+        <v>2933</v>
       </c>
       <c r="F10" s="2">
-        <v>0.02</v>
+        <v>0.16</v>
       </c>
       <c r="G10" s="2">
-        <v>883</v>
+        <v>3915</v>
       </c>
       <c r="H10" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>KLM Royal Dutch Airlines</t>
+          <t>Lufthansa</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>klm</t>
+          <t>lufthansa</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>1675898</v>
+        <v>1712039</v>
       </c>
       <c r="E11" s="2">
-        <v>-184</v>
+        <v>297</v>
       </c>
       <c r="F11" s="2">
-        <v>-0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G11" s="2">
-        <v>2892</v>
+        <v>939</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Delta Air Lines</t>
+          <t>KLM Royal Dutch Airlines</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>delta</t>
+          <t>klm</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>1662023</v>
+        <v>1700327</v>
       </c>
       <c r="E12" s="2">
-        <v>276</v>
+        <v>56</v>
       </c>
       <c r="F12" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G12" s="2">
-        <v>2171</v>
+        <v>2927</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>British Airways</t>
+          <t>Delta Air Lines</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>british_airways</t>
+          <t>delta</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>1648917</v>
+        <v>1694072</v>
       </c>
       <c r="E13" s="2">
-        <v>48</v>
+        <v>456</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G13" s="2">
-        <v>2352</v>
+        <v>2206</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Malaysia Airlines</t>
+          <t>British Airways</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>malaysiaairlines</t>
+          <t>british_airways</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>1637194</v>
+        <v>1665192</v>
       </c>
       <c r="E14" s="2">
-        <v>-2731</v>
+        <v>420</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.17</v>
+        <v>0.03</v>
       </c>
       <c r="G14" s="2">
-        <v>3854</v>
+        <v>2372</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>American Airlines</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>americanair</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>1565730</v>
+        <v>1584890</v>
       </c>
       <c r="E15" s="2">
-        <v>336</v>
+        <v>218</v>
       </c>
       <c r="F15" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G15" s="2">
-        <v>2515</v>
+        <v>2547</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Air France</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>airfrance</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>1558206</v>
+        <v>1574292</v>
       </c>
       <c r="E16" s="2">
-        <v>226</v>
+        <v>649</v>
       </c>
       <c r="F16" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G16" s="2">
-        <v>1036</v>
+        <v>1048</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Copa Airlines</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>copaairlines</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>1481670</v>
+        <v>1505808</v>
       </c>
       <c r="E17" s="2">
-        <v>277</v>
+        <v>323</v>
       </c>
       <c r="F17" s="2">
         <v>0.02</v>
       </c>
       <c r="G17" s="2">
-        <v>3018</v>
+        <v>3045</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>United Airlines</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>united</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>1421925</v>
+        <v>1441839</v>
       </c>
       <c r="E18" s="2">
-        <v>226</v>
+        <v>76</v>
       </c>
       <c r="F18" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G18" s="2">
-        <v>2057</v>
+        <v>2084</v>
       </c>
       <c r="H18" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Garuda Indonesia</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>garuda.indonesia</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>1376714</v>
+        <v>1391814</v>
       </c>
       <c r="E19" s="2">
-        <v>115</v>
+        <v>143</v>
       </c>
       <c r="F19" s="2">
         <v>0.01</v>
       </c>
       <c r="G19" s="2">
-        <v>360</v>
+        <v>375</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Avianca</t>
+          <t>Southwest Airlines</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>avianca</t>
+          <t>southwestair</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>1249256</v>
+        <v>1286608</v>
       </c>
       <c r="E20" s="2">
-        <v>577</v>
+        <v>565</v>
       </c>
       <c r="F20" s="2">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="G20" s="2">
-        <v>2224</v>
+        <v>2991</v>
       </c>
       <c r="H20" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Southwest Airlines</t>
+          <t>Avianca</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>southwestair</t>
+          <t>avianca</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>1246002</v>
+        <v>1274351</v>
       </c>
       <c r="E21" s="2">
-        <v>118</v>
+        <v>546</v>
       </c>
       <c r="F21" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G21" s="2">
-        <v>2940</v>
+        <v>2266</v>
       </c>
       <c r="H21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Qantas</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>qantas</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>1245068</v>
+        <v>1259125</v>
       </c>
       <c r="E22" s="2">
-        <v>384</v>
+        <v>115</v>
       </c>
       <c r="F22" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G22" s="2">
-        <v>3109</v>
+        <v>3139</v>
       </c>
       <c r="H22" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Air Canada</t>
+          <t>Iberia</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>aircanada</t>
+          <t>iberia</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>1215182</v>
+        <v>1250174</v>
       </c>
       <c r="E23" s="2">
-        <v>39</v>
+        <v>75</v>
       </c>
       <c r="F23" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G23" s="2">
-        <v>2708</v>
+        <v>1999</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Iberia</t>
+          <t>Air Canada</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>iberia</t>
+          <t>aircanada</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>1208918</v>
+        <v>1225554</v>
       </c>
       <c r="E24" s="2">
-        <v>187</v>
+        <v>32</v>
       </c>
       <c r="F24" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G24" s="2">
-        <v>1973</v>
+        <v>2730</v>
       </c>
       <c r="H24" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Swiss International Air Lines</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>flyswiss</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>1125181</v>
+        <v>1132359</v>
       </c>
       <c r="E25" s="2">
-        <v>177</v>
+        <v>139</v>
       </c>
       <c r="F25" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G25" s="2">
-        <v>4870</v>
+        <v>4908</v>
       </c>
       <c r="H25" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Saudia</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>saudi_airlines</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>1098666</v>
+        <v>1117218</v>
       </c>
       <c r="E26" s="2">
-        <v>598</v>
+        <v>153</v>
       </c>
       <c r="F26" s="2">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="G26" s="2">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Cathay Pacific</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>cathaypacific</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>1038099</v>
+        <v>1083936</v>
       </c>
       <c r="E27" s="2">
-        <v>3800</v>
+        <v>989</v>
       </c>
       <c r="F27" s="2">
-        <v>0.37</v>
+        <v>0.09</v>
       </c>
       <c r="G27" s="2">
-        <v>2150</v>
+        <v>2188</v>
       </c>
       <c r="H27" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Wizz Air</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>wizzair</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>948143</v>
+        <v>982521</v>
       </c>
       <c r="E28" s="2">
-        <v>235</v>
+        <v>1032</v>
       </c>
       <c r="F28" s="2">
-        <v>0.02</v>
+        <v>0.11</v>
       </c>
       <c r="G28" s="2">
-        <v>6403</v>
+        <v>6448</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Japan Airlines</t>
+          <t>Air India</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>japanairlines_jal</t>
+          <t>airindia</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>862896</v>
+        <v>890476</v>
       </c>
       <c r="E29" s="2">
-        <v>179</v>
+        <v>450</v>
       </c>
       <c r="F29" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G29" s="2">
-        <v>1634</v>
+        <v>5502</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>Air India</t>
+          <t>Japan Airlines</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>airindia</t>
+          <t>japanairlines_jal</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>852178</v>
+        <v>879357</v>
       </c>
       <c r="E30" s="2">
-        <v>1450</v>
+        <v>318</v>
       </c>
       <c r="F30" s="2">
-        <v>0.17</v>
+        <v>0.04</v>
       </c>
       <c r="G30" s="2">
-        <v>5469</v>
+        <v>1665</v>
       </c>
       <c r="H30" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Thai Airways</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>thaiairways</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>738859</v>
+        <v>743983</v>
       </c>
       <c r="E31" s="2">
-        <v>84</v>
+        <v>74</v>
       </c>
       <c r="F31" s="2">
         <v>0.01</v>
       </c>
       <c r="G31" s="2">
-        <v>4068</v>
+        <v>4100</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Virgin Atlantic</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>virginatlantic</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>726410</v>
+        <v>731670</v>
       </c>
       <c r="E32" s="2">
-        <v>-87</v>
+        <v>55</v>
       </c>
       <c r="F32" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G32" s="2">
-        <v>2534</v>
+        <v>2550</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>TAP Air Portugal</t>
+          <t>Alaska Airlines</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>tapairportugal</t>
+          <t>alaskaair</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>723397</v>
+        <v>728984</v>
       </c>
       <c r="E33" s="2">
-        <v>32</v>
+        <v>112</v>
       </c>
       <c r="F33" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G33" s="2">
-        <v>2663</v>
+        <v>3293</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Alaska Airlines</t>
+          <t>TAP Air Portugal</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>alaskaair</t>
+          <t>tapairportugal</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>722833</v>
+        <v>727018</v>
       </c>
       <c r="E34" s="2">
-        <v>116</v>
+        <v>42</v>
       </c>
       <c r="F34" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G34" s="2">
-        <v>3267</v>
+        <v>2683</v>
       </c>
       <c r="H34" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>JetBlue</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>jetblue</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>661513</v>
+        <v>666757</v>
       </c>
       <c r="E35" s="2">
-        <v>50</v>
+        <v>72</v>
       </c>
       <c r="F35" s="2">
         <v>0.01</v>
       </c>
       <c r="G35" s="2">
-        <v>1961</v>
+        <v>1981</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>easyJet</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>easyjet</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>604592</v>
+        <v>617568</v>
       </c>
       <c r="E36" s="2">
-        <v>205</v>
+        <v>265</v>
       </c>
       <c r="F36" s="2">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G36" s="2">
-        <v>3339</v>
+        <v>3418</v>
       </c>
       <c r="H36" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Aeromexico</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>aeromexico</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>603576</v>
+        <v>611348</v>
       </c>
       <c r="E37" s="2">
-        <v>120</v>
+        <v>174</v>
       </c>
       <c r="F37" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G37" s="2">
-        <v>1908</v>
+        <v>1937</v>
       </c>
       <c r="H37" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Hawaiian Airlines</t>
+          <t>ANA All Nippon Airways</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>hawaiianairlines</t>
+          <t>allnipponairways</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>558748</v>
+        <v>568991</v>
       </c>
       <c r="E38" s="2">
-        <v>20</v>
+        <v>259</v>
       </c>
       <c r="F38" s="2">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="G38" s="2">
-        <v>3798</v>
+        <v>2049</v>
       </c>
       <c r="H38" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>ANA All Nippon Airways</t>
+          <t>Hawaiian Airlines</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>allnipponairways</t>
+          <t>hawaiianairlines</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>558553</v>
+        <v>567052</v>
       </c>
       <c r="E39" s="2">
-        <v>340</v>
+        <v>107</v>
       </c>
       <c r="F39" s="2">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="G39" s="2">
-        <v>2017</v>
+        <v>3840</v>
       </c>
       <c r="H39" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Norwegian</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>flynorwegian</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>472839</v>
+        <v>472158</v>
       </c>
       <c r="E40" s="2">
-        <v>-28</v>
+        <v>5</v>
       </c>
       <c r="F40" s="2">
-        <v>-0.01</v>
+        <v>0</v>
       </c>
       <c r="G40" s="2">
-        <v>2797</v>
+        <v>2813</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Vueling</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>vueling</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>420344</v>
+        <v>422832</v>
       </c>
       <c r="E41" s="2">
-        <v>18</v>
+        <v>286</v>
       </c>
       <c r="F41" s="2">
-        <v>0</v>
+        <v>0.07</v>
       </c>
       <c r="G41" s="2">
-        <v>2728</v>
+        <v>2762</v>
       </c>
       <c r="H41" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Aer Lingus</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>aerlingus</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>407386</v>
+        <v>414622</v>
       </c>
       <c r="E42" s="2">
-        <v>43</v>
+        <v>144</v>
       </c>
       <c r="F42" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G42" s="2">
-        <v>1761</v>
+        <v>1823</v>
       </c>
       <c r="H42" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Virgin Australia</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>virginaustralia</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>403397</v>
+        <v>405455</v>
       </c>
       <c r="E43" s="2">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F43" s="2">
         <v>0.01</v>
       </c>
       <c r="G43" s="2">
-        <v>2191</v>
+        <v>2208</v>
       </c>
       <c r="H43" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Austrian Airlines</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>austrianairlines</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>394850</v>
+        <v>400618</v>
       </c>
       <c r="E44" s="2">
-        <v>59</v>
+        <v>75</v>
       </c>
       <c r="F44" s="2">
-        <v>0.01</v>
+        <v>0.02</v>
       </c>
       <c r="G44" s="2">
-        <v>1480</v>
+        <v>1515</v>
       </c>
       <c r="H44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Philippine Airlines</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>flypal</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>389021</v>
+        <v>397460</v>
       </c>
       <c r="E45" s="2">
-        <v>135</v>
+        <v>132</v>
       </c>
       <c r="F45" s="2">
         <v>0.03</v>
       </c>
       <c r="G45" s="2">
-        <v>1581</v>
+        <v>1667</v>
       </c>
       <c r="H45" s="2">
-        <v>1</v>
+        <v>4</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Frontier Airlines</t>
+          <t>Korean Air</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>flyfrontier</t>
+          <t>koreanair</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>330854</v>
+        <v>339133</v>
       </c>
       <c r="E46" s="2">
-        <v>15</v>
+        <v>176</v>
       </c>
       <c r="F46" s="2">
-        <v>0</v>
+        <v>0.05</v>
       </c>
       <c r="G46" s="2">
-        <v>821</v>
+        <v>1625</v>
       </c>
       <c r="H46" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>Scandinavian Airlines (SAS)</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>flysas</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>329165</v>
+        <v>332911</v>
       </c>
       <c r="E47" s="2">
-        <v>59</v>
+        <v>69</v>
       </c>
       <c r="F47" s="2">
         <v>0.02</v>
       </c>
       <c r="G47" s="2">
-        <v>2798</v>
+        <v>2831</v>
       </c>
       <c r="H47" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Korean Air</t>
+          <t>Frontier Airlines</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>koreanair</t>
+          <t>flyfrontier</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>323007</v>
+        <v>332833</v>
       </c>
       <c r="E48" s="2">
-        <v>68</v>
+        <v>43</v>
       </c>
       <c r="F48" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G48" s="2">
-        <v>1600</v>
+        <v>851</v>
       </c>
       <c r="H48" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>China Southern Airlines</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>china_southern</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>301827</v>
+        <v>308554</v>
       </c>
       <c r="E49" s="2">
-        <v>50</v>
+        <v>768</v>
       </c>
       <c r="F49" s="2">
-        <v>0.02</v>
+        <v>0.25</v>
       </c>
       <c r="G49" s="2">
-        <v>1503</v>
+        <v>1687</v>
       </c>
       <c r="H49" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:8" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>WestJet</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>westjet</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>287802</v>
+        <v>291438</v>
       </c>
       <c r="E50" s="2">
-        <v>285</v>
+        <v>35</v>
       </c>
       <c r="F50" s="2">
-        <v>0.1</v>
+        <v>0.01</v>
       </c>
       <c r="G50" s="2">
-        <v>1966</v>
+        <v>1988</v>
       </c>
       <c r="H50" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="51" spans="1:8" customHeight="0">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>Aegean Airlines</t>
+          <t>EgyptAir</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
-          <t>aegeanairlines</t>
+          <t>egyptair</t>
         </is>
       </c>
       <c r="D51" s="2">
-        <v>269294</v>
+        <v>287389</v>
       </c>
       <c r="E51" s="2">
-        <v>77</v>
+        <v>225</v>
       </c>
       <c r="F51" s="2">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="G51" s="2">
-        <v>1561</v>
+        <v>2629</v>
       </c>
       <c r="H51" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="52" spans="1:8" customHeight="0">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>EgyptAir</t>
+          <t>Aegean Airlines</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>egyptair</t>
+          <t>aegeanairlines</t>
         </is>
       </c>
       <c r="D52" s="2">
-        <v>267813</v>
+        <v>274106</v>
       </c>
       <c r="E52" s="2">
-        <v>63</v>
+        <v>105</v>
       </c>
       <c r="F52" s="2">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G52" s="2">
-        <v>2587</v>
+        <v>1591</v>
       </c>
       <c r="H52" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="53" spans="1:8" customHeight="0">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
           <t>Spirit Airlines</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
           <t>spiritairlines</t>
         </is>
       </c>
       <c r="D53" s="2">
-        <v>244755</v>
+        <v>242586</v>
       </c>
       <c r="E53" s="2">
-        <v>-34</v>
+        <v>-31</v>
       </c>
       <c r="F53" s="2">
         <v>-0.01</v>
       </c>
       <c r="G53" s="2">
         <v>1485</v>
       </c>
       <c r="H53" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:8" customHeight="0">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
           <t>Ethiopian Airlines</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
           <t>fly.ethiopian</t>
         </is>
       </c>
       <c r="D54" s="2">
-        <v>218333</v>
+        <v>223377</v>
       </c>
       <c r="E54" s="2">
-        <v>98</v>
+        <v>205</v>
       </c>
       <c r="F54" s="2">
-        <v>0.04</v>
+        <v>0.09</v>
       </c>
       <c r="G54" s="2">
-        <v>3266</v>
+        <v>3345</v>
       </c>
       <c r="H54" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="55" spans="1:8" customHeight="0">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Vietnam Airlines</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>vietnamairlines</t>
         </is>
       </c>
       <c r="D55" s="2">
-        <v>212511</v>
+        <v>213741</v>
       </c>
       <c r="E55" s="2">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="F55" s="2">
         <v>0.02</v>
       </c>
       <c r="G55" s="2">
-        <v>1678</v>
+        <v>1707</v>
       </c>
       <c r="H55" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="56" spans="1:8" customHeight="0">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>South African Airways</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>flysaa</t>
         </is>
       </c>
       <c r="D56" s="2">
-        <v>189042</v>
+        <v>189912</v>
       </c>
       <c r="E56" s="2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F56" s="2">
         <v>0.01</v>
       </c>
       <c r="G56" s="2">
-        <v>2894</v>
+        <v>2928</v>
       </c>
       <c r="H56" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="57" spans="1:8" customHeight="0">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Asiana Airlines</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>flyasiana</t>
         </is>
       </c>
       <c r="D57" s="2">
-        <v>182800</v>
+        <v>183897</v>
       </c>
       <c r="E57" s="2">
-        <v>4</v>
+        <v>12</v>
       </c>
       <c r="F57" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G57" s="2">
-        <v>2375</v>
+        <v>2390</v>
       </c>
       <c r="H57" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="58" spans="1:8" customHeight="0">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Kenya Airways</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>officialkenyaairways</t>
         </is>
       </c>
       <c r="D58" s="2">
-        <v>160948</v>
+        <v>167621</v>
       </c>
       <c r="E58" s="2">
-        <v>51</v>
+        <v>26</v>
       </c>
       <c r="F58" s="2">
-        <v>0.03</v>
+        <v>0.02</v>
       </c>
       <c r="G58" s="2">
-        <v>3673</v>
+        <v>3707</v>
       </c>
       <c r="H58" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="59" spans="1:8" customHeight="0">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>China Eastern Airlines</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>china_eastern_airlines</t>
         </is>
       </c>
       <c r="D59" s="2">
-        <v>69401</v>
+        <v>70889</v>
       </c>
       <c r="E59" s="2">
-        <v>40</v>
+        <v>-23</v>
       </c>
       <c r="F59" s="2">
-        <v>0.06</v>
+        <v>-0.03</v>
       </c>
       <c r="G59" s="2">
-        <v>2903</v>
+        <v>2949</v>
       </c>
       <c r="H59" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="60" spans="1:8" customHeight="0">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>AirAsia</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>airasia</t>
         </is>
       </c>
       <c r="D60" s="2">
-        <v>37081</v>
+        <v>42210</v>
       </c>
       <c r="E60" s="2">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="F60" s="2">
-        <v>0.06</v>
+        <v>0.12</v>
       </c>
       <c r="G60" s="2">
-        <v>32</v>
+        <v>81</v>
       </c>
       <c r="H60" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>