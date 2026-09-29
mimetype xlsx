--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,717 +161,717 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>trafficdesign</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>trafficdesign.de</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>2889</v>
+        <v>2874</v>
       </c>
       <c r="E2" s="2">
+        <v>-3</v>
+      </c>
+      <c r="F2" s="2">
+        <v>-0.1</v>
+      </c>
+      <c r="G2" s="2">
+        <v>207</v>
+      </c>
+      <c r="H2" s="2">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>DREIKON</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>dreikon.de</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>2414</v>
+        <v>2440</v>
       </c>
       <c r="E3" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F3" s="2">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="G3" s="2">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Projecter</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>projecter_de</t>
         </is>
       </c>
       <c r="D4" s="2">
         <v>1898</v>
       </c>
       <c r="E4" s="2">
         <v>1</v>
       </c>
       <c r="F4" s="2">
         <v>0.05</v>
       </c>
       <c r="G4" s="2">
         <v>299</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>netzstrategen</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>netzstrategen</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>1647</v>
+        <v>1642</v>
       </c>
       <c r="E5" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F5" s="2">
-        <v>0</v>
+        <v>-0.12</v>
       </c>
       <c r="G5" s="2">
-        <v>1906</v>
+        <v>1908</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Web Arts</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>webarts.agency</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>1481</v>
+        <v>1504</v>
       </c>
       <c r="E6" s="2">
+        <v>0</v>
+      </c>
+      <c r="F6" s="2">
+        <v>0</v>
+      </c>
+      <c r="G6" s="2">
+        <v>301</v>
+      </c>
+      <c r="H6" s="2">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Hanseranking</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hanseranking</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>1234</v>
+        <v>1273</v>
       </c>
       <c r="E7" s="2">
-        <v>-2</v>
+        <v>2</v>
       </c>
       <c r="F7" s="2">
-        <v>-0.16</v>
+        <v>0.16</v>
       </c>
       <c r="G7" s="2">
-        <v>603</v>
+        <v>640</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Löwenstark Online Marketing</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>loewenstark_om</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>1216</v>
+        <v>1210</v>
       </c>
       <c r="E8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F8" s="2">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="G8" s="2">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>eology</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>eology_gmbh</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>1044</v>
+        <v>1064</v>
       </c>
       <c r="E9" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F9" s="2">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="G9" s="2">
-        <v>1022</v>
+        <v>1053</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>diva-e</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>divae.gmbh</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="E10" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F10" s="2">
-        <v>0</v>
+        <v>-0.11</v>
       </c>
       <c r="G10" s="2">
         <v>299</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>KlickPiloten</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>klickpiloten</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>868</v>
+        <v>867</v>
       </c>
       <c r="E11" s="2">
         <v>0</v>
       </c>
       <c r="F11" s="2">
         <v>0</v>
       </c>
       <c r="G11" s="2">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Smarketer</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>smarketer.de</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E12" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F12" s="2">
-        <v>0</v>
+        <v>-0.23</v>
       </c>
       <c r="G12" s="2">
         <v>12</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>adseed</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>adseed</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>709</v>
+        <v>703</v>
       </c>
       <c r="E13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F13" s="2">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="G13" s="2">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Peak Ace</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>peak_ace_ag</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="E14" s="2">
         <v>0</v>
       </c>
       <c r="F14" s="2">
         <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Suchhelden</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>suchheldengmbh</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="E15" s="2">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F15" s="2">
-        <v>-0.17</v>
+        <v>0.17</v>
       </c>
       <c r="G15" s="2">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Sumax</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>sumax.de</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="E16" s="2">
         <v>0</v>
       </c>
       <c r="F16" s="2">
         <v>0</v>
       </c>
       <c r="G16" s="2">
         <v>160</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>ONMA Online Marketing</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>onmaonlinemarketing</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>540</v>
+        <v>537</v>
       </c>
       <c r="E17" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F17" s="2">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="G17" s="2">
         <v>121</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Performics Germany</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>performics_de</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>536</v>
+        <v>534</v>
       </c>
       <c r="E18" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F18" s="2">
-        <v>0</v>
+        <v>-0.19</v>
       </c>
       <c r="G18" s="2">
         <v>435</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Advidera</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>advidera.digital</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="E19" s="2">
         <v>0</v>
       </c>
       <c r="F19" s="2">
         <v>0</v>
       </c>
       <c r="G19" s="2">
         <v>359</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Heinrich Marketing</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>heinrichmarketing</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="E20" s="2">
         <v>0</v>
       </c>
       <c r="F20" s="2">
         <v>0</v>
       </c>
       <c r="G20" s="2">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Bloofusion</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>bloofusion.de</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E21" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F21" s="2">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="G21" s="2">
-        <v>885</v>
+        <v>908</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Klickkonzept</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>klickkonzept.agency</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="E22" s="2">
         <v>0</v>
       </c>
       <c r="F22" s="2">
         <v>0</v>
       </c>
       <c r="G22" s="2">
         <v>28</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Keyweo</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>keyweo.agence</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>150</v>
+        <v>148</v>
       </c>
       <c r="E23" s="2">
         <v>0</v>
       </c>
       <c r="F23" s="2">
         <v>0</v>
       </c>
       <c r="G23" s="2">
         <v>11</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Mediacharge</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>mediacharge</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="E24" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F24" s="2">
-        <v>0.81</v>
+        <v>0</v>
       </c>
       <c r="G24" s="2">
         <v>18</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>