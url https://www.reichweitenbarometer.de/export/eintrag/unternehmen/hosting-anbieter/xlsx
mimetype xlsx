--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,777 +161,777 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Amazon Web Services (AWS)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>amazonwebservices</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>1158301</v>
+        <v>1244320</v>
       </c>
       <c r="E2" s="2">
-        <v>1301</v>
+        <v>2809</v>
       </c>
       <c r="F2" s="2">
-        <v>0.11</v>
+        <v>0.23</v>
       </c>
       <c r="G2" s="2">
-        <v>2392</v>
+        <v>2438</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Wix</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>wix</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>879042</v>
+        <v>890936</v>
       </c>
       <c r="E3" s="2">
-        <v>271</v>
+        <v>133</v>
       </c>
       <c r="F3" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>2602</v>
+        <v>2618</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Squarespace</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>squarespace</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>438866</v>
+        <v>457032</v>
       </c>
       <c r="E4" s="2">
-        <v>290</v>
+        <v>266</v>
       </c>
       <c r="F4" s="2">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="G4" s="2">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>GoDaddy</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>godaddy</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>310380</v>
+        <v>315486</v>
       </c>
       <c r="E5" s="2">
-        <v>230</v>
+        <v>77</v>
       </c>
       <c r="F5" s="2">
-        <v>0.07</v>
+        <v>0.02</v>
       </c>
       <c r="G5" s="2">
-        <v>1975</v>
+        <v>2039</v>
       </c>
       <c r="H5" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>WordPress.com</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>wordpressdotcom</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>207813</v>
+        <v>208057</v>
       </c>
       <c r="E6" s="2">
-        <v>4</v>
+        <v>-39</v>
       </c>
       <c r="F6" s="2">
-        <v>0</v>
+        <v>-0.02</v>
       </c>
       <c r="G6" s="2">
-        <v>1435</v>
+        <v>1457</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>DigitalOcean</t>
+          <t>Hostinger</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>thedigitalocean</t>
+          <t>hostinger_global</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>86137</v>
+        <v>95314</v>
       </c>
       <c r="E7" s="2">
-        <v>44</v>
+        <v>258</v>
       </c>
       <c r="F7" s="2">
-        <v>0.05</v>
+        <v>0.27</v>
       </c>
       <c r="G7" s="2">
-        <v>853</v>
+        <v>556</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Hostinger</t>
+          <t>DigitalOcean</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>hostinger_global</t>
+          <t>thedigitalocean</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>85244</v>
+        <v>87909</v>
       </c>
       <c r="E8" s="2">
-        <v>166</v>
+        <v>7</v>
       </c>
       <c r="F8" s="2">
-        <v>0.2</v>
+        <v>0.01</v>
       </c>
       <c r="G8" s="2">
-        <v>545</v>
+        <v>853</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Cloudflare</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>cloudflare</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>72862</v>
+        <v>75776</v>
       </c>
       <c r="E9" s="2">
-        <v>35</v>
+        <v>49</v>
       </c>
       <c r="F9" s="2">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G9" s="2">
-        <v>1556</v>
+        <v>1569</v>
       </c>
       <c r="H9" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Bluehost</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>bluehost</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>35746</v>
+        <v>51520</v>
       </c>
       <c r="E10" s="2">
-        <v>7</v>
+        <v>335</v>
       </c>
       <c r="F10" s="2">
-        <v>0.02</v>
+        <v>0.65</v>
       </c>
       <c r="G10" s="2">
-        <v>1450</v>
+        <v>1493</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>HostGator</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>hostgator</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>31440</v>
+        <v>31339</v>
       </c>
       <c r="E11" s="2">
-        <v>4</v>
+        <v>-11</v>
       </c>
       <c r="F11" s="2">
-        <v>0.01</v>
+        <v>-0.04</v>
       </c>
       <c r="G11" s="2">
         <v>1081</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>WP Engine</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>wpengine</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>26834</v>
+        <v>27204</v>
       </c>
       <c r="E12" s="2">
-        <v>16</v>
+        <v>-4</v>
       </c>
       <c r="F12" s="2">
-        <v>0.06</v>
+        <v>-0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>674</v>
+        <v>677</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Namecheap</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>namecheap</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>24831</v>
+        <v>25639</v>
       </c>
       <c r="E13" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="F13" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G13" s="2">
-        <v>1190</v>
+        <v>1203</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>DreamHost</t>
+          <t>SiteGround</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>dreamhost</t>
+          <t>siteground</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>18297</v>
+        <v>18533</v>
       </c>
       <c r="E14" s="2">
-        <v>-2</v>
+        <v>12</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G14" s="2">
-        <v>1663</v>
+        <v>1737</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>SiteGround</t>
+          <t>DreamHost</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>siteground</t>
+          <t>dreamhost</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>18225</v>
+        <v>18410</v>
       </c>
       <c r="E15" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F15" s="2">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="G15" s="2">
-        <v>1717</v>
+        <v>1664</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Hetzner</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>hetzner.online</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>10646</v>
+        <v>11574</v>
       </c>
       <c r="E16" s="2">
-        <v>-1</v>
+        <v>12</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.01</v>
+        <v>0.1</v>
       </c>
       <c r="G16" s="2">
-        <v>891</v>
+        <v>921</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Cloudways</t>
+          <t>IONOS</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>cloudways_official</t>
+          <t>ionos.official</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>8199</v>
+        <v>8447</v>
       </c>
       <c r="E17" s="2">
-        <v>5</v>
+        <v>14</v>
       </c>
       <c r="F17" s="2">
-        <v>0.06</v>
+        <v>0.17</v>
       </c>
       <c r="G17" s="2">
-        <v>1552</v>
+        <v>375</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>IONOS</t>
+          <t>Cloudways</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>ionos.official</t>
+          <t>cloudways_official</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>7967</v>
+        <v>8443</v>
       </c>
       <c r="E18" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F18" s="2">
-        <v>0</v>
+        <v>0.04</v>
       </c>
       <c r="G18" s="2">
-        <v>373</v>
+        <v>1585</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Kinsta</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>kinstahosting</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>6290</v>
+        <v>6519</v>
       </c>
       <c r="E19" s="2">
-        <v>17</v>
+        <v>3</v>
       </c>
       <c r="F19" s="2">
-        <v>0.27</v>
+        <v>0.05</v>
       </c>
       <c r="G19" s="2">
-        <v>1133</v>
+        <v>1153</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>InMotion Hosting</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>inmotionhosting</t>
         </is>
       </c>
       <c r="D20" s="2">
         <v>3646</v>
       </c>
       <c r="E20" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F20" s="2">
-        <v>0</v>
+        <v>-0.03</v>
       </c>
       <c r="G20" s="2">
-        <v>378</v>
+        <v>393</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Linode</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>linode</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>3370</v>
+        <v>3346</v>
       </c>
       <c r="E21" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F21" s="2">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="G21" s="2">
         <v>9</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Liquid Web</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>liquidweb</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>1766</v>
+        <v>1783</v>
       </c>
       <c r="E22" s="2">
         <v>0</v>
       </c>
       <c r="F22" s="2">
         <v>0</v>
       </c>
       <c r="G22" s="2">
         <v>1848</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>GreenGeeks</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>gogreengeeks</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>1549</v>
+        <v>1552</v>
       </c>
       <c r="E23" s="2">
         <v>0</v>
       </c>
       <c r="F23" s="2">
         <v>0</v>
       </c>
       <c r="G23" s="2">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Nexcess</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>nexcess</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>1214</v>
+        <v>1210</v>
       </c>
       <c r="E24" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F24" s="2">
-        <v>0</v>
+        <v>-0.08</v>
       </c>
       <c r="G24" s="2">
         <v>1</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Contabo</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>contabocom</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>660</v>
+        <v>694</v>
       </c>
       <c r="E25" s="2">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F25" s="2">
-        <v>-0.15</v>
+        <v>0.29</v>
       </c>
       <c r="G25" s="2">
-        <v>27</v>
+        <v>33</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>FastComet</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>fastcometcloud</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E26" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F26" s="2">
-        <v>0</v>
+        <v>0.55</v>
       </c>
       <c r="G26" s="2">
         <v>14</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>TMDHosting</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>tmdhostingcom</t>
         </is>
       </c>
       <c r="D27" s="2">
         <v>28</v>
       </c>