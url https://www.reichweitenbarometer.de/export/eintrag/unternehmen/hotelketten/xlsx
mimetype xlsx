--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,1473 +161,1458 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Marriott Bonvoy</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>marriottbonvoy</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>2354172</v>
+        <v>2473730</v>
       </c>
       <c r="E2" s="2">
-        <v>1524</v>
+        <v>2743</v>
       </c>
       <c r="F2" s="2">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="G2" s="2">
-        <v>674</v>
+        <v>699</v>
       </c>
       <c r="H2" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Four Seasons Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>fourseasons</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>1613270</v>
+        <v>1659501</v>
       </c>
       <c r="E3" s="2">
-        <v>1363</v>
+        <v>914</v>
       </c>
       <c r="F3" s="2">
-        <v>0.08</v>
+        <v>0.06</v>
       </c>
       <c r="G3" s="2">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>RIU Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>riuhotels</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>1425913</v>
+        <v>1468632</v>
       </c>
       <c r="E4" s="2">
-        <v>1005</v>
+        <v>847</v>
       </c>
       <c r="F4" s="2">
-        <v>0.07</v>
+        <v>0.06</v>
       </c>
       <c r="G4" s="2">
-        <v>2635</v>
+        <v>2677</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Aman</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>aman</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>1246915</v>
+        <v>1272048</v>
       </c>
       <c r="E5" s="2">
-        <v>593</v>
+        <v>166</v>
       </c>
       <c r="F5" s="2">
-        <v>0.05</v>
+        <v>0.01</v>
       </c>
       <c r="G5" s="2">
-        <v>3936</v>
+        <v>3969</v>
       </c>
       <c r="H5" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>The Ritz-Carlton</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>ritzcarlton</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>938239</v>
+        <v>946627</v>
       </c>
       <c r="E6" s="2">
-        <v>187</v>
+        <v>94</v>
       </c>
       <c r="F6" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>3652</v>
+        <v>3670</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Hilton</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>hilton</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>742860</v>
+        <v>830160</v>
       </c>
       <c r="E7" s="2">
-        <v>2190</v>
+        <v>1264</v>
       </c>
       <c r="F7" s="2">
-        <v>0.3</v>
+        <v>0.15</v>
       </c>
       <c r="G7" s="2">
-        <v>755</v>
+        <v>780</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Marriott Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>marriotthotels</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>722054</v>
+        <v>724780</v>
       </c>
       <c r="E8" s="2">
-        <v>68</v>
+        <v>-31</v>
       </c>
       <c r="F8" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G8" s="2">
-        <v>529</v>
+        <v>533</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Iberostar Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>iberostar</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>662875</v>
+        <v>672885</v>
       </c>
       <c r="E9" s="2">
-        <v>206</v>
+        <v>56</v>
       </c>
       <c r="F9" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G9" s="2">
-        <v>2387</v>
+        <v>2410</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Shangri-La</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>shangrilahotels</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>584324</v>
+        <v>584736</v>
       </c>
       <c r="E10" s="2">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="F10" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G10" s="2">
-        <v>6303</v>
+        <v>6335</v>
       </c>
       <c r="H10" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Mandarin Oriental</t>
+          <t>St. Regis Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>mo_hotels</t>
+          <t>stregishotels</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>530927</v>
+        <v>526095</v>
       </c>
       <c r="E11" s="2">
-        <v>54</v>
+        <v>48</v>
       </c>
       <c r="F11" s="2">
         <v>0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>3590</v>
+        <v>2184</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>St. Regis Hotels &amp; Resorts</t>
+          <t>W Hotels</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>stregishotels</t>
+          <t>whotels</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>521738</v>
+        <v>473965</v>
       </c>
       <c r="E12" s="2">
-        <v>166</v>
+        <v>55</v>
       </c>
       <c r="F12" s="2">
-        <v>0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G12" s="2">
-        <v>2159</v>
+        <v>495</v>
       </c>
       <c r="H12" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>W Hotels</t>
+          <t>Hilton Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>whotels</t>
+          <t>hiltonhotels</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>470631</v>
+        <v>467811</v>
       </c>
       <c r="E13" s="2">
-        <v>72</v>
+        <v>42</v>
       </c>
       <c r="F13" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G13" s="2">
-        <v>471</v>
+        <v>2398</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Hilton Hotels &amp; Resorts</t>
+          <t>Hyatt</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>hiltonhotels</t>
+          <t>hyatt</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>465873</v>
+        <v>463060</v>
       </c>
       <c r="E14" s="2">
-        <v>14</v>
+        <v>154</v>
       </c>
       <c r="F14" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G14" s="2">
-        <v>2382</v>
+        <v>2913</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Hyatt</t>
+          <t>Meliá Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>hyatt</t>
+          <t>meliahtlresorts</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>411234</v>
+        <v>401296</v>
       </c>
       <c r="E15" s="2">
-        <v>653</v>
+        <v>103</v>
       </c>
       <c r="F15" s="2">
-        <v>0.16</v>
+        <v>0.03</v>
       </c>
       <c r="G15" s="2">
-        <v>2868</v>
+        <v>2231</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Meliá Hotels &amp; Resorts</t>
+          <t>Rosewood Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>meliahtlresorts</t>
+          <t>rosewoodhotels</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>385828</v>
+        <v>381378</v>
       </c>
       <c r="E16" s="2">
-        <v>244</v>
+        <v>160</v>
       </c>
       <c r="F16" s="2">
-        <v>0.06</v>
+        <v>0.04</v>
       </c>
       <c r="G16" s="2">
-        <v>2215</v>
+        <v>235</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Rosewood Hotels &amp; Resorts</t>
+          <t>Six Senses</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>rosewoodhotels</t>
+          <t>sixsenses</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>373082</v>
+        <v>348634</v>
       </c>
       <c r="E17" s="2">
-        <v>204</v>
+        <v>142</v>
       </c>
       <c r="F17" s="2">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="G17" s="2">
-        <v>197</v>
+        <v>1784</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Six Senses</t>
+          <t>Fairmont Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>sixsenses</t>
+          <t>fairmonthotels</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>341024</v>
+        <v>316328</v>
       </c>
       <c r="E18" s="2">
-        <v>169</v>
+        <v>73</v>
       </c>
       <c r="F18" s="2">
-        <v>0.05</v>
+        <v>0.02</v>
       </c>
       <c r="G18" s="2">
-        <v>1763</v>
+        <v>417</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Fairmont Hotels &amp; Resorts</t>
+          <t>Barceló Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>fairmonthotels</t>
+          <t>barcelohotelsresorts</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>311096</v>
+        <v>295582</v>
       </c>
       <c r="E19" s="2">
-        <v>118</v>
+        <v>194</v>
       </c>
       <c r="F19" s="2">
-        <v>0.04</v>
+        <v>0.07</v>
       </c>
       <c r="G19" s="2">
-        <v>625</v>
+        <v>3279</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Barceló Hotels &amp; Resorts</t>
+          <t>The Peninsula Hotels</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>barcelohotelsresorts</t>
+          <t>peninsulahotels</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>283043</v>
+        <v>280428</v>
       </c>
       <c r="E20" s="2">
-        <v>252</v>
+        <v>43</v>
       </c>
       <c r="F20" s="2">
-        <v>0.09</v>
+        <v>0.02</v>
       </c>
       <c r="G20" s="2">
-        <v>3244</v>
+        <v>4230</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>The Peninsula Hotels</t>
+          <t>Jumeirah</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>peninsulahotels</t>
+          <t>jumeirah</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>278852</v>
+        <v>261579</v>
       </c>
       <c r="E21" s="2">
-        <v>-6</v>
+        <v>111</v>
       </c>
       <c r="F21" s="2">
-        <v>-0</v>
+        <v>0.04</v>
       </c>
       <c r="G21" s="2">
-        <v>4192</v>
+        <v>461</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Jumeirah</t>
+          <t>Waldorf Astoria</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>jumeirah</t>
+          <t>waldorfastoria</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>258482</v>
+        <v>249017</v>
       </c>
       <c r="E22" s="2">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="F22" s="2">
-        <v>0.03</v>
+        <v>0.04</v>
       </c>
       <c r="G22" s="2">
-        <v>439</v>
+        <v>2105</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Sheraton Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>sheratonhotels</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>247048</v>
+        <v>247085</v>
       </c>
       <c r="E23" s="2">
-        <v>12</v>
+        <v>-9</v>
       </c>
       <c r="F23" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G23" s="2">
         <v>829</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Waldorf Astoria</t>
+          <t>InterContinental Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>waldorfastoria</t>
+          <t>intercontinental</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>245160</v>
+        <v>243853</v>
       </c>
       <c r="E24" s="2">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F24" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G24" s="2">
-        <v>2085</v>
+        <v>1318</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>InterContinental Hotels &amp; Resorts</t>
+          <t>Westin Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>intercontinental</t>
+          <t>westin</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>242050</v>
+        <v>242281</v>
       </c>
       <c r="E25" s="2">
-        <v>39</v>
+        <v>308</v>
       </c>
       <c r="F25" s="2">
-        <v>0.02</v>
+        <v>0.13</v>
       </c>
       <c r="G25" s="2">
-        <v>1299</v>
+        <v>1682</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Sofitel Hotels &amp; Resorts</t>
+          <t>IHG Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>sofitel</t>
+          <t>ihghotels</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>195192</v>
+        <v>233611</v>
       </c>
       <c r="E26" s="2">
-        <v>61</v>
+        <v>-36</v>
       </c>
       <c r="F26" s="2">
-        <v>0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="G26" s="2">
-        <v>687</v>
+        <v>1339</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>Westin Hotels &amp; Resorts</t>
+          <t>Sofitel Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
-          <t>westin</t>
+          <t>sofitel</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>193905</v>
+        <v>200004</v>
       </c>
       <c r="E27" s="2">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F27" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G27" s="2">
-        <v>1679</v>
+        <v>703</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>IHG Hotels &amp; Resorts</t>
+          <t>Kempinski Hotels</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>ihghotels</t>
+          <t>kempinski</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>181072</v>
+        <v>171524</v>
       </c>
       <c r="E28" s="2">
-        <v>91</v>
+        <v>8</v>
       </c>
       <c r="F28" s="2">
-        <v>0.05</v>
+        <v>0</v>
       </c>
       <c r="G28" s="2">
-        <v>1298</v>
+        <v>3025</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Kempinski Hotels</t>
+          <t>ibis Hotels</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>kempinski</t>
+          <t>ibishotels</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>170048</v>
+        <v>170334</v>
       </c>
       <c r="E29" s="2">
-        <v>45</v>
+        <v>-1</v>
       </c>
       <c r="F29" s="2">
-        <v>0.03</v>
+        <v>-0</v>
       </c>
       <c r="G29" s="2">
-        <v>3011</v>
+        <v>1318</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>ibis Hotels</t>
+          <t>Le Méridien Hotels</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
-          <t>ibishotels</t>
+          <t>lemeridienhotels</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>169574</v>
+        <v>150607</v>
       </c>
       <c r="E30" s="2">
-        <v>16</v>
+        <v>-3</v>
       </c>
       <c r="F30" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G30" s="2">
-        <v>1300</v>
+        <v>1510</v>
       </c>
       <c r="H30" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Le Méridien Hotels</t>
+          <t>Novotel</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>lemeridienhotels</t>
+          <t>novotelhotels</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>150576</v>
+        <v>149569</v>
       </c>
       <c r="E31" s="2">
+        <v>120</v>
+      </c>
+      <c r="F31" s="2">
+        <v>0.08</v>
+      </c>
+      <c r="G31" s="2">
+        <v>1744</v>
+      </c>
+      <c r="H31" s="2">
         <v>2</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Novotel</t>
+          <t>Accor</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>novotelhotels</t>
+          <t>accor</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>142962</v>
+        <v>141625</v>
       </c>
       <c r="E32" s="2">
-        <v>81</v>
+        <v>34</v>
       </c>
       <c r="F32" s="2">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="G32" s="2">
-        <v>1712</v>
+        <v>986</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Accor</t>
+          <t>DoubleTree by Hilton</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>accor</t>
+          <t>doubletree</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>139885</v>
+        <v>128882</v>
       </c>
       <c r="E33" s="2">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="F33" s="2">
         <v>0.02</v>
       </c>
       <c r="G33" s="2">
-        <v>956</v>
+        <v>1557</v>
       </c>
       <c r="H33" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>DoubleTree by Hilton</t>
+          <t>Holiday Inn</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>doubletree</t>
+          <t>holidayinn</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>127495</v>
+        <v>117362</v>
       </c>
       <c r="E34" s="2">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="F34" s="2">
         <v>0.01</v>
       </c>
       <c r="G34" s="2">
-        <v>1542</v>
+        <v>1417</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Holiday Inn</t>
+          <t>Raffles Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>holidayinn</t>
+          <t>raffleshotels</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>115682</v>
+        <v>113819</v>
       </c>
       <c r="E35" s="2">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="F35" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G35" s="2">
-        <v>1401</v>
+        <v>1678</v>
       </c>
       <c r="H35" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Raffles Hotels &amp; Resorts</t>
+          <t>Radisson Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>raffleshotels</t>
+          <t>radissonhotels</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>111594</v>
+        <v>112996</v>
       </c>
       <c r="E36" s="2">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="F36" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G36" s="2">
-        <v>1659</v>
+        <v>1232</v>
       </c>
       <c r="H36" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Radisson Hotels &amp; Resorts</t>
+          <t>Mercure Hotels</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>radissonhotels</t>
+          <t>mercurehotels</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>109710</v>
+        <v>109826</v>
       </c>
       <c r="E37" s="2">
-        <v>42</v>
+        <v>89</v>
       </c>
       <c r="F37" s="2">
-        <v>0.04</v>
+        <v>0.08</v>
       </c>
       <c r="G37" s="2">
-        <v>1189</v>
+        <v>2646</v>
       </c>
       <c r="H37" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Mercure Hotels</t>
+          <t>Best Western Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>mercurehotels</t>
+          <t>bestwestern</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>109158</v>
+        <v>108634</v>
       </c>
       <c r="E38" s="2">
-        <v>-6</v>
+        <v>39</v>
       </c>
       <c r="F38" s="2">
-        <v>-0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G38" s="2">
-        <v>2624</v>
+        <v>3095</v>
       </c>
       <c r="H38" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>Best Western Hotels &amp; Resorts</t>
+          <t>NH Hotels</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>bestwestern</t>
+          <t>nhhotels</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>106605</v>
+        <v>107664</v>
       </c>
       <c r="E39" s="2">
-        <v>113</v>
+        <v>-5</v>
       </c>
       <c r="F39" s="2">
-        <v>0.11</v>
+        <v>-0</v>
       </c>
       <c r="G39" s="2">
-        <v>3080</v>
+        <v>2950</v>
       </c>
       <c r="H39" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>NH Hotels</t>
+          <t>Crowne Plaza</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
-          <t>nhhotels</t>
+          <t>crowneplaza</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>105764</v>
+        <v>76330</v>
       </c>
       <c r="E40" s="2">
-        <v>22</v>
+        <v>2</v>
       </c>
       <c r="F40" s="2">
-        <v>0.02</v>
+        <v>0</v>
       </c>
       <c r="G40" s="2">
-        <v>2931</v>
+        <v>916</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Crowne Plaza</t>
+          <t>Pullman Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>crowneplaza</t>
+          <t>pullmanhotels</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>75389</v>
+        <v>70548</v>
       </c>
       <c r="E41" s="2">
-        <v>33</v>
+        <v>-4</v>
       </c>
       <c r="F41" s="2">
-        <v>0.04</v>
+        <v>-0.01</v>
       </c>
       <c r="G41" s="2">
-        <v>901</v>
+        <v>415</v>
       </c>
       <c r="H41" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Pullman Hotels &amp; Resorts</t>
+          <t>Mövenpick Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>pullmanhotels</t>
+          <t>movenpickhotels</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>70111</v>
+        <v>62737</v>
       </c>
       <c r="E42" s="2">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F42" s="2">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G42" s="2">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Mövenpick Hotels &amp; Resorts</t>
+          <t>Holiday Inn Express</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>movenpickhotels</t>
+          <t>holidayinnexpress</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>62094</v>
+        <v>48636</v>
       </c>
       <c r="E43" s="2">
-        <v>4</v>
+        <v>27</v>
       </c>
       <c r="F43" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G43" s="2">
-        <v>377</v>
+        <v>1189</v>
       </c>
       <c r="H43" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Holiday Inn Express</t>
+          <t>Hampton by Hilton</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>holidayinnexpress</t>
+          <t>hamptonbyhilton</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>47481</v>
+        <v>47993</v>
       </c>
       <c r="E44" s="2">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="F44" s="2">
-        <v>0.05</v>
+        <v>0.03</v>
       </c>
       <c r="G44" s="2">
-        <v>1171</v>
+        <v>1014</v>
       </c>
       <c r="H44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="45" spans="1:8" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Hampton by Hilton</t>
+          <t>Choice Hotels</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>hamptonbyhilton</t>
+          <t>choicehotels</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>47020</v>
+        <v>43128</v>
       </c>
       <c r="E45" s="2">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="F45" s="2">
-        <v>0.04</v>
+        <v>0.21</v>
       </c>
       <c r="G45" s="2">
-        <v>998</v>
+        <v>1074</v>
       </c>
       <c r="H45" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="46" spans="1:8" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Wyndham Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>wyndhamhotels</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>40303</v>
+        <v>42495</v>
       </c>
       <c r="E46" s="2">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="F46" s="2">
-        <v>0.09</v>
+        <v>0.07</v>
       </c>
       <c r="G46" s="2">
-        <v>271</v>
+        <v>276</v>
       </c>
       <c r="H46" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="47" spans="1:8" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Choice Hotels</t>
+          <t>Steigenberger Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>choicehotels</t>
+          <t>steigenbergerhotels</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>36735</v>
+        <v>34252</v>
       </c>
       <c r="E47" s="2">
-        <v>21</v>
+        <v>463</v>
       </c>
       <c r="F47" s="2">
-        <v>0.06</v>
+        <v>1.37</v>
       </c>
       <c r="G47" s="2">
-        <v>1060</v>
+        <v>1708</v>
       </c>
       <c r="H47" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="48" spans="1:8" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Steigenberger Hotels &amp; Resorts</t>
+          <t>Banyan Tree</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>steigenbergerhotels</t>
+          <t>banyantreeofficial</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>33786</v>
+        <v>9492</v>
       </c>
       <c r="E48" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="F48" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G48" s="2">
-        <v>1683</v>
+        <v>857</v>
       </c>
       <c r="H48" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="49" spans="1:8" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Banyan Tree</t>
+          <t>Mandarin Oriental</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>banyantreeofficial</t>
-[...15 lines deleted...]
-        <v>2</v>
+          <t>mo_hotels</t>
+        </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>