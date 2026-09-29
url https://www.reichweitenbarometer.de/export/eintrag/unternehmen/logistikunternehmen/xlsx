--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,861 +161,861 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Maersk</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>maersk_official</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>528606</v>
+        <v>543091</v>
       </c>
       <c r="E2" s="2">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="F2" s="2">
         <v>0.05</v>
       </c>
       <c r="G2" s="2">
-        <v>2371</v>
+        <v>2400</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>FedEx</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>fedex</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>378528</v>
+        <v>385025</v>
       </c>
       <c r="E3" s="2">
-        <v>81</v>
+        <v>-35</v>
       </c>
       <c r="F3" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>1268</v>
+        <v>1316</v>
       </c>
       <c r="H3" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>DHL</t>
+          <t>Yamato Transport</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
-          <t>dhl_global</t>
+          <t>yamato_transport</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>284345</v>
+        <v>292547</v>
       </c>
       <c r="E4" s="2">
-        <v>36</v>
+        <v>-20</v>
       </c>
       <c r="F4" s="2">
-        <v>0.01</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>1446</v>
+        <v>750</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>Yamato Transport</t>
+          <t>DHL</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
-          <t>yamato_transport</t>
+          <t>dhl_global</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>262288</v>
+        <v>288358</v>
       </c>
       <c r="E5" s="2">
-        <v>-23</v>
+        <v>86</v>
       </c>
       <c r="F5" s="2">
-        <v>-0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G5" s="2">
-        <v>726</v>
+        <v>1486</v>
       </c>
       <c r="H5" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>UPS</t>
+          <t>Hapag-Lloyd</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
-          <t>ups</t>
+          <t>hapaglloydag</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>262014</v>
+        <v>267895</v>
       </c>
       <c r="E6" s="2">
-        <v>23</v>
+        <v>274</v>
       </c>
       <c r="F6" s="2">
-        <v>0.01</v>
+        <v>0.1</v>
       </c>
       <c r="G6" s="2">
-        <v>956</v>
+        <v>1721</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>Hapag-Lloyd</t>
+          <t>UPS</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
-          <t>hapaglloydag</t>
+          <t>ups</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>256703</v>
+        <v>265726</v>
       </c>
       <c r="E7" s="2">
-        <v>227</v>
+        <v>30</v>
       </c>
       <c r="F7" s="2">
-        <v>0.09</v>
+        <v>0.01</v>
       </c>
       <c r="G7" s="2">
-        <v>1686</v>
+        <v>980</v>
       </c>
       <c r="H7" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>USPS</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>uspostalservice</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>228081</v>
+        <v>240563</v>
       </c>
       <c r="E8" s="2">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="F8" s="2">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="G8" s="2">
-        <v>3010</v>
+        <v>3064</v>
       </c>
       <c r="H8" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>CMA CGM</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>cmacgm</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>204859</v>
+        <v>209312</v>
       </c>
       <c r="E9" s="2">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="F9" s="2">
         <v>0.03</v>
       </c>
       <c r="G9" s="2">
-        <v>2810</v>
+        <v>2839</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>DP World</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>dpworld</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>180116</v>
+        <v>191268</v>
       </c>
       <c r="E10" s="2">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="F10" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G10" s="2">
-        <v>2385</v>
+        <v>2433</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Aramex</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>aramex</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>114253</v>
+        <v>115501</v>
       </c>
       <c r="E11" s="2">
-        <v>10</v>
+        <v>-3</v>
       </c>
       <c r="F11" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G11" s="2">
-        <v>1673</v>
+        <v>1726</v>
       </c>
       <c r="H11" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Royal Mail</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>royalmailofficial</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>107490</v>
+        <v>109878</v>
       </c>
       <c r="E12" s="2">
-        <v>52</v>
+        <v>44</v>
       </c>
       <c r="F12" s="2">
-        <v>0.05</v>
+        <v>0.04</v>
       </c>
       <c r="G12" s="2">
-        <v>3949</v>
+        <v>3991</v>
       </c>
       <c r="H12" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>CEVA Logistics</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>ceva.logistics</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>52998</v>
+        <v>54278</v>
       </c>
       <c r="E13" s="2">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="F13" s="2">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="G13" s="2">
-        <v>1120</v>
+        <v>1147</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>XPO</t>
+          <t>Blue Dart</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>xpologistics</t>
+          <t>official_bluedart</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>23351</v>
+        <v>24470</v>
       </c>
       <c r="E14" s="2">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="F14" s="2">
-        <v>0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G14" s="2">
-        <v>770</v>
+        <v>1163</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Blue Dart</t>
+          <t>XPO</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>official_bluedart</t>
+          <t>xpologistics</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>22577</v>
+        <v>23830</v>
       </c>
       <c r="E15" s="2">
-        <v>40</v>
+        <v>1</v>
       </c>
       <c r="F15" s="2">
-        <v>0.18</v>
+        <v>0</v>
       </c>
       <c r="G15" s="2">
-        <v>1138</v>
+        <v>798</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>JD Logistics (JINGDONG Logistics)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>jingdonglogistics</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>21639</v>
+        <v>20445</v>
       </c>
       <c r="E16" s="2">
-        <v>-221</v>
+        <v>-400</v>
       </c>
       <c r="F16" s="2">
-        <v>-1.01</v>
+        <v>-1.92</v>
       </c>
       <c r="G16" s="2">
-        <v>242</v>
+        <v>249</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Old Dominion Freight Line</t>
+          <t>DSV</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>odfl</t>
+          <t>dsv_global</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>18315</v>
+        <v>19966</v>
       </c>
       <c r="E17" s="2">
-        <v>-2</v>
+        <v>17</v>
       </c>
       <c r="F17" s="2">
-        <v>-0.01</v>
+        <v>0.09</v>
       </c>
       <c r="G17" s="2">
-        <v>416</v>
+        <v>133</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>DSV</t>
+          <t>Old Dominion Freight Line</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>dsv_global</t>
+          <t>odfl</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>17994</v>
+        <v>19198</v>
       </c>
       <c r="E18" s="2">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="F18" s="2">
-        <v>0.09</v>
+        <v>0.28</v>
       </c>
       <c r="G18" s="2">
-        <v>126</v>
+        <v>459</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>DPD Deutschland</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>dpd.de</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>9918</v>
+        <v>10046</v>
       </c>
       <c r="E19" s="2">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F19" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G19" s="2">
-        <v>794</v>
+        <v>807</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>J.B. Hunt</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>jbhunttransport</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>8415</v>
+        <v>8760</v>
       </c>
       <c r="E20" s="2">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="F20" s="2">
-        <v>0.13</v>
+        <v>0.02</v>
       </c>
       <c r="G20" s="2">
-        <v>854</v>
+        <v>872</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Expeditors</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>expd_official</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>7517</v>
+        <v>7685</v>
       </c>
       <c r="E21" s="2">
-        <v>-1</v>
+        <v>5</v>
       </c>
       <c r="F21" s="2">
-        <v>-0.01</v>
+        <v>0.07</v>
       </c>
       <c r="G21" s="2">
-        <v>664</v>
+        <v>694</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Agility</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>agility</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>7042</v>
+        <v>7072</v>
       </c>
       <c r="E22" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F22" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G22" s="2">
-        <v>994</v>
+        <v>1001</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>DB Schenker</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>dbschenkerofficial</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>6459</v>
+        <v>6524</v>
       </c>
       <c r="E23" s="2">
-        <v>3</v>
+        <v>-2</v>
       </c>
       <c r="F23" s="2">
-        <v>0.05</v>
+        <v>-0.03</v>
       </c>
       <c r="G23" s="2">
         <v>155</v>
       </c>
       <c r="H23" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>GXO Logistics</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>gxologistics</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>5870</v>
+        <v>6175</v>
       </c>
       <c r="E24" s="2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="F24" s="2">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="G24" s="2">
-        <v>418</v>
+        <v>424</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>GEODIS</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>geodisgroup</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>5822</v>
+        <v>6065</v>
       </c>
       <c r="E25" s="2">
-        <v>2</v>
+        <v>-1</v>
       </c>
       <c r="F25" s="2">
-        <v>0.03</v>
+        <v>-0.02</v>
       </c>
       <c r="G25" s="2">
-        <v>273</v>
+        <v>283</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Rhenus Logistics</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>rhenuslogistics</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>3846</v>
+        <v>4011</v>
       </c>
       <c r="E26" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F26" s="2">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="G26" s="2">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Dachser</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>dachser.se</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>1978</v>
+        <v>2101</v>
       </c>
       <c r="E27" s="2">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F27" s="2">
-        <v>0.15</v>
+        <v>0</v>
       </c>
       <c r="G27" s="2">
         <v>0</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>SF Express</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>sfexpress_group</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>1742</v>
+        <v>1751</v>
       </c>
       <c r="E28" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F28" s="2">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="G28" s="2">
         <v>429</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Toll Group</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>toll_group</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>1073</v>
+        <v>1088</v>
       </c>
       <c r="E29" s="2">
         <v>0</v>
       </c>
       <c r="F29" s="2">
         <v>0</v>
       </c>
       <c r="G29" s="2">
         <v>0</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Kerry Logistics</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>