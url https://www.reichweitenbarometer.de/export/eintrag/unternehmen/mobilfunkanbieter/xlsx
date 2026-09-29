--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,330 +161,330 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Deutsche Telekom</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>deutschetelekom</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>103465</v>
+        <v>106171</v>
       </c>
       <c r="E2" s="2">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="F2" s="2">
-        <v>0.04</v>
+        <v>0.03</v>
       </c>
       <c r="G2" s="2">
-        <v>2931</v>
+        <v>2992</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Vodafone Deutschland</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>vodafone_de</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>101377</v>
+        <v>103145</v>
       </c>
       <c r="E3" s="2">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="F3" s="2">
         <v>0.06</v>
       </c>
       <c r="G3" s="2">
-        <v>2109</v>
+        <v>2133</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>1&amp;1</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>1und1</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>94163</v>
+        <v>95379</v>
       </c>
       <c r="E4" s="2">
-        <v>5</v>
+        <v>35</v>
       </c>
       <c r="F4" s="2">
-        <v>0.01</v>
+        <v>0.04</v>
       </c>
       <c r="G4" s="2">
-        <v>943</v>
+        <v>948</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>-4</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>congstar</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>congstar_de</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>37968</v>
+        <v>40131</v>
       </c>
       <c r="E5" s="2">
-        <v>-35</v>
+        <v>36</v>
       </c>
       <c r="F5" s="2">
-        <v>-0.09</v>
+        <v>0.09</v>
       </c>
       <c r="G5" s="2">
-        <v>1566</v>
+        <v>1593</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>freenet</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>freenet</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>32672</v>
+        <v>32559</v>
       </c>
       <c r="E6" s="2">
-        <v>1</v>
+        <v>-5</v>
       </c>
       <c r="F6" s="2">
-        <v>0</v>
+        <v>-0.02</v>
       </c>
       <c r="G6" s="2">
         <v>3185</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>fraenk</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>fraenk.de</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>21386</v>
+        <v>22450</v>
       </c>
       <c r="E7" s="2">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="F7" s="2">
-        <v>0.13</v>
+        <v>0.05</v>
       </c>
       <c r="G7" s="2">
-        <v>1049</v>
+        <v>1080</v>
       </c>
       <c r="H7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Blau</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>blaumobilfunk</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>5893</v>
+        <v>6929</v>
       </c>
       <c r="E8" s="2">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="F8" s="2">
-        <v>0.37</v>
+        <v>0.3</v>
       </c>
       <c r="G8" s="2">
         <v>173</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Lebara Germany</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>lebara_germany</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>5867</v>
+        <v>5949</v>
       </c>
       <c r="E9" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F9" s="2">
-        <v>0.05</v>
+        <v>0.08</v>
       </c>
       <c r="G9" s="2">
-        <v>698</v>
+        <v>712</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>otelo</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>otelo.de</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>4944</v>
+        <v>5030</v>
       </c>
       <c r="E10" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="F10" s="2">
-        <v>0.06</v>
+        <v>0.02</v>
       </c>
       <c r="G10" s="2">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Lycamobile Germany</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>lycamobilede</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>2111</v>
+        <v>2118</v>
       </c>
       <c r="E11" s="2">
         <v>0</v>
       </c>
       <c r="F11" s="2">
         <v>0</v>
       </c>
       <c r="G11" s="2">
-        <v>268</v>
+        <v>284</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>