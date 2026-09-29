--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,711 +161,711 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Ogilvy</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>ogilvy</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>577425</v>
+        <v>582785</v>
       </c>
       <c r="E2" s="2">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="F2" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>3834</v>
+        <v>3879</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Wieden+Kennedy</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>wiedenkennedy</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>305333</v>
+        <v>305844</v>
       </c>
       <c r="E3" s="2">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="F3" s="2">
-        <v>0</v>
+        <v>0.02</v>
       </c>
       <c r="G3" s="2">
-        <v>1278</v>
+        <v>1279</v>
       </c>
       <c r="H3" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>VaynerMedia</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>vaynermedia</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>285877</v>
+        <v>286187</v>
       </c>
       <c r="E4" s="2">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="F4" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>3192</v>
+        <v>3300</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Publicis Groupe</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>publicisgroupe</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>93163</v>
+        <v>95472</v>
       </c>
       <c r="E5" s="2">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="F5" s="2">
-        <v>0.01</v>
+        <v>0.06</v>
       </c>
       <c r="G5" s="2">
         <v>128</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>WPP</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>wpp</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>72882</v>
+        <v>75066</v>
       </c>
       <c r="E6" s="2">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="F6" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G6" s="2">
-        <v>271</v>
+        <v>280</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Dentsu</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>dentsu</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>68210</v>
+        <v>70221</v>
       </c>
       <c r="E7" s="2">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="F7" s="2">
-        <v>0.03</v>
+        <v>0.05</v>
       </c>
       <c r="G7" s="2">
-        <v>2088</v>
+        <v>2094</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Havas</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>havas</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>57591</v>
+        <v>58573</v>
       </c>
       <c r="E8" s="2">
-        <v>17</v>
+        <v>40</v>
       </c>
       <c r="F8" s="2">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="G8" s="2">
-        <v>1485</v>
+        <v>1488</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Jung von Matt</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>jungvonmatt</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>51533</v>
+        <v>53000</v>
       </c>
       <c r="E9" s="2">
-        <v>1</v>
+        <v>57</v>
       </c>
       <c r="F9" s="2">
-        <v>0</v>
+        <v>0.11</v>
       </c>
       <c r="G9" s="2">
-        <v>1138</v>
+        <v>1153</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Serviceplan Group</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>serviceplan</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>22749</v>
+        <v>23031</v>
       </c>
       <c r="E10" s="2">
-        <v>-7</v>
+        <v>3</v>
       </c>
       <c r="F10" s="2">
-        <v>-0.03</v>
+        <v>0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>1383</v>
+        <v>1402</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Ignite Visibility</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>ignitevisibility</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>11930</v>
+        <v>12023</v>
       </c>
       <c r="E11" s="2">
         <v>1</v>
       </c>
       <c r="F11" s="2">
         <v>0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>1218</v>
+        <v>1257</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Thrive Internet Marketing Agency</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>thriveinternetmarketingagency</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>10629</v>
+        <v>10644</v>
       </c>
       <c r="E12" s="2">
-        <v>3</v>
+        <v>-3</v>
       </c>
       <c r="F12" s="2">
-        <v>0.03</v>
+        <v>-0.03</v>
       </c>
       <c r="G12" s="2">
-        <v>1258</v>
+        <v>1281</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>WebFX</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>webfx</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>9646</v>
+        <v>9663</v>
       </c>
       <c r="E13" s="2">
         <v>7</v>
       </c>
       <c r="F13" s="2">
         <v>0.07</v>
       </c>
       <c r="G13" s="2">
-        <v>1495</v>
+        <v>1506</v>
       </c>
       <c r="H13" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Disruptive Advertising</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>disruptiveads</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>9390</v>
+        <v>9410</v>
       </c>
       <c r="E14" s="2">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>1242</v>
+        <v>1256</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Seokratie</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>seokratie</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>5410</v>
+        <v>5439</v>
       </c>
       <c r="E15" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F15" s="2">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="G15" s="2">
-        <v>566</v>
+        <v>584</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>web-netz</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>webnetz</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>5197</v>
+        <v>5283</v>
       </c>
       <c r="E16" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F16" s="2">
-        <v>-0.02</v>
+        <v>0</v>
       </c>
       <c r="G16" s="2">
-        <v>2266</v>
+        <v>2186</v>
       </c>
       <c r="H16" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>KlientBoost</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>klientboost</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>3409</v>
+        <v>3444</v>
       </c>
       <c r="E17" s="2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="F17" s="2">
-        <v>0.09</v>
+        <v>0.06</v>
       </c>
       <c r="G17" s="2">
         <v>374</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Directive</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>directiveconsulting</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>3233</v>
+        <v>3293</v>
       </c>
       <c r="E18" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F18" s="2">
-        <v>0.06</v>
+        <v>0</v>
       </c>
       <c r="G18" s="2">
-        <v>1407</v>
+        <v>1426</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>trafficdesign</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>trafficdesign.de</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>2889</v>
+        <v>2874</v>
       </c>
       <c r="E19" s="2">
-        <v>1</v>
+        <v>-3</v>
       </c>
       <c r="F19" s="2">
-        <v>0.03</v>
+        <v>-0.1</v>
       </c>
       <c r="G19" s="2">
-        <v>184</v>
+        <v>207</v>
       </c>
       <c r="H19" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>PERFORMANCE ONE</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>performance_one</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>2707</v>
+        <v>2691</v>
       </c>
       <c r="E20" s="2">
         <v>0</v>
       </c>
       <c r="F20" s="2">
         <v>0</v>
       </c>
       <c r="G20" s="2">
         <v>0</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>SmartSites</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>smartsitesnj</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>2649</v>
+        <v>2688</v>
       </c>
       <c r="E21" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F21" s="2">
-        <v>0</v>
+        <v>-0.07</v>
       </c>
       <c r="G21" s="2">
-        <v>1551</v>
+        <v>1572</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>DREIKON</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>dreikon.de</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>2414</v>
+        <v>2440</v>
       </c>
       <c r="E22" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F22" s="2">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="G22" s="2">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="H22" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>morefire</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>morefireagency</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>2163</v>
+        <v>2158</v>
       </c>
       <c r="E23" s="2">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F23" s="2">
-        <v>-0.09</v>
+        <v>0.05</v>
       </c>
       <c r="G23" s="2">
-        <v>1442</v>
+        <v>1459</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Netzbekannt</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>netzbekannt</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="E24" s="2">
         <v>0</v>
       </c>
       <c r="F24" s="2">
         <v>0</v>
       </c>
       <c r="G24" s="2">
         <v>116</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Projecter</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
@@ -881,531 +881,531 @@
       <c r="F25" s="2">
         <v>0.05</v>
       </c>
       <c r="G25" s="2">
         <v>299</v>
       </c>
       <c r="H25" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>SaphirSolution</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>saphirsolution</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>1442</v>
+        <v>1440</v>
       </c>
       <c r="E26" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="F26" s="2">
-        <v>0</v>
+        <v>0.14</v>
       </c>
       <c r="G26" s="2">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="H26" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Löwenstark Online Marketing</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>loewenstark_om</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>1216</v>
+        <v>1210</v>
       </c>
       <c r="E27" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F27" s="2">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="G27" s="2">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="H27" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>diva-e</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>divae.gmbh</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="E28" s="2">
-        <v>0</v>
+        <v>-1</v>
       </c>
       <c r="F28" s="2">
-        <v>0</v>
+        <v>-0.11</v>
       </c>
       <c r="G28" s="2">
         <v>299</v>
       </c>
       <c r="H28" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Smarketer</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>smarketer.de</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="E29" s="2">
-        <v>0</v>
+        <v>-2</v>
       </c>
       <c r="F29" s="2">
-        <v>0</v>
+        <v>-0.23</v>
       </c>
       <c r="G29" s="2">
         <v>12</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>iProspect Germany</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>iprospectde</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>699</v>
+        <v>695</v>
       </c>
       <c r="E30" s="2">
         <v>0</v>
       </c>
       <c r="F30" s="2">
         <v>0</v>
       </c>
       <c r="G30" s="2">
-        <v>157</v>
+        <v>156</v>
       </c>
       <c r="H30" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Peak Ace AG</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>peak_ace_ag</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="E31" s="2">
         <v>0</v>
       </c>
       <c r="F31" s="2">
         <v>0</v>
       </c>
       <c r="G31" s="2">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="H31" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Claneo</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>claneo_agency</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>617</v>
+        <v>635</v>
       </c>
       <c r="E32" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F32" s="2">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="G32" s="2">
-        <v>426</v>
+        <v>447</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Suchhelden</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>suchheldengmbh</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="E33" s="2">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F33" s="2">
-        <v>-0.17</v>
+        <v>0.17</v>
       </c>
       <c r="G33" s="2">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>REACHX</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>reachx_team</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>547</v>
+        <v>548</v>
       </c>
       <c r="E34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F34" s="2">
-        <v>0</v>
+        <v>0.18</v>
       </c>
       <c r="G34" s="2">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="H34" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>eMinded</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>eminded_de</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>533</v>
+        <v>531</v>
       </c>
       <c r="E35" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F35" s="2">
-        <v>-0.19</v>
+        <v>0</v>
       </c>
       <c r="G35" s="2">
         <v>538</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Online Solutions Group (OSG)</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>onlinesolutionsgroup.de</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="E36" s="2">
         <v>0</v>
       </c>
       <c r="F36" s="2">
         <v>0</v>
       </c>
       <c r="G36" s="2">
         <v>254</v>
       </c>
       <c r="H36" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Advidera</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>advidera.digital</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>422</v>
+        <v>429</v>
       </c>
       <c r="E37" s="2">
         <v>0</v>
       </c>
       <c r="F37" s="2">
         <v>0</v>
       </c>
       <c r="G37" s="2">
         <v>359</v>
       </c>
       <c r="H37" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Agentur Aufgesang</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>aufgesang</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>397</v>
+        <v>401</v>
       </c>
       <c r="E38" s="2">
         <v>0</v>
       </c>
       <c r="F38" s="2">
         <v>0</v>
       </c>
       <c r="G38" s="2">
         <v>335</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Bloofusion Germany</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>bloofusion.de</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E39" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F39" s="2">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="G39" s="2">
-        <v>885</v>
+        <v>908</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>internetwarriors</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>internetwarriors_om</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="E40" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F40" s="2">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="G40" s="2">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="H40" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Webalytics</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>webalytics_</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E41" s="2">
         <v>0</v>
       </c>
       <c r="F41" s="2">
         <v>0</v>
       </c>
       <c r="G41" s="2">
         <v>8</v>
       </c>
       <c r="H41" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Neil Patel Digital</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>neilpateldigital</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E42" s="2">
         <v>0</v>
       </c>
       <c r="F42" s="2">
         <v>0</v>
       </c>
       <c r="G42" s="2">
         <v>0</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>