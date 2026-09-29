--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,630 +161,630 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Seybold</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>seyboldseo</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>7128</v>
+        <v>6966</v>
       </c>
       <c r="E2" s="2">
-        <v>0</v>
+        <v>-3</v>
       </c>
       <c r="F2" s="2">
-        <v>0</v>
+        <v>-0.04</v>
       </c>
       <c r="G2" s="2">
-        <v>1446</v>
+        <v>1475</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Seokratie</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>seokratie</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>5410</v>
+        <v>5439</v>
       </c>
       <c r="E3" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="F3" s="2">
-        <v>0.11</v>
+        <v>0.02</v>
       </c>
       <c r="G3" s="2">
-        <v>566</v>
+        <v>584</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>KAIPS Marketing</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>kaipsmarketing</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>3479</v>
+        <v>3305</v>
       </c>
       <c r="E4" s="2">
-        <v>-3</v>
+        <v>1</v>
       </c>
       <c r="F4" s="2">
-        <v>-0.09</v>
+        <v>0.03</v>
       </c>
       <c r="G4" s="2">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="H4" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Dreikon</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>dreikon.de</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>2414</v>
+        <v>2440</v>
       </c>
       <c r="E5" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F5" s="2">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="G5" s="2">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="H5" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>morefire</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>morefireagency</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>2163</v>
+        <v>2158</v>
       </c>
       <c r="E6" s="2">
-        <v>-2</v>
+        <v>1</v>
       </c>
       <c r="F6" s="2">
-        <v>-0.09</v>
+        <v>0.05</v>
       </c>
       <c r="G6" s="2">
-        <v>1442</v>
+        <v>1459</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Netzbekannt</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>netzbekannt</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="E7" s="2">
         <v>0</v>
       </c>
       <c r="F7" s="2">
         <v>0</v>
       </c>
       <c r="G7" s="2">
         <v>116</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Baseplus Digital Media</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>baseplus_official</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>1438</v>
+        <v>1428</v>
       </c>
       <c r="E8" s="2">
         <v>0</v>
       </c>
       <c r="F8" s="2">
         <v>0</v>
       </c>
       <c r="G8" s="2">
-        <v>474</v>
+        <v>499</v>
       </c>
       <c r="H8" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Hurra Communications (hurra.com)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>hurracom</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>1379</v>
+        <v>1381</v>
       </c>
       <c r="E9" s="2">
         <v>0</v>
       </c>
       <c r="F9" s="2">
         <v>0</v>
       </c>
       <c r="G9" s="2">
-        <v>550</v>
+        <v>561</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Löwenstark</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>loewenstark_om</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>1216</v>
+        <v>1210</v>
       </c>
       <c r="E10" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10" s="2">
-        <v>0.08</v>
+        <v>0</v>
       </c>
       <c r="G10" s="2">
-        <v>414</v>
+        <v>419</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>eology</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>eology_gmbh</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>1044</v>
+        <v>1064</v>
       </c>
       <c r="E11" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="F11" s="2">
-        <v>0.19</v>
+        <v>0</v>
       </c>
       <c r="G11" s="2">
-        <v>1022</v>
+        <v>1053</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>HECHT INS GEFECHT</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>hechtinsgefecht</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>728</v>
+        <v>739</v>
       </c>
       <c r="E12" s="2">
         <v>0</v>
       </c>
       <c r="F12" s="2">
         <v>0</v>
       </c>
       <c r="G12" s="2">
         <v>29</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Peak Ace</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>peak_ace_ag</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>644</v>
+        <v>638</v>
       </c>
       <c r="E13" s="2">
         <v>0</v>
       </c>
       <c r="F13" s="2">
         <v>0</v>
       </c>
       <c r="G13" s="2">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Claneo</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>claneo_agency</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>617</v>
+        <v>635</v>
       </c>
       <c r="E14" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F14" s="2">
-        <v>0.16</v>
+        <v>0</v>
       </c>
       <c r="G14" s="2">
-        <v>426</v>
+        <v>447</v>
       </c>
       <c r="H14" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Suchhelden</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>suchheldengmbh</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="E15" s="2">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F15" s="2">
-        <v>-0.17</v>
+        <v>0.17</v>
       </c>
       <c r="G15" s="2">
-        <v>176</v>
+        <v>181</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Optimerch</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>optimerchgmbh</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>536</v>
+        <v>556</v>
       </c>
       <c r="E16" s="2">
         <v>0</v>
       </c>
       <c r="F16" s="2">
         <v>0</v>
       </c>
       <c r="G16" s="2">
-        <v>122</v>
+        <v>136</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Online Solutions Group (OSG)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>onlinesolutionsgroup.de</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>521</v>
+        <v>520</v>
       </c>
       <c r="E17" s="2">
         <v>0</v>
       </c>
       <c r="F17" s="2">
         <v>0</v>
       </c>
       <c r="G17" s="2">
         <v>254</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>otago online consulting</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>otago_wien</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>420</v>
+        <v>432</v>
       </c>
       <c r="E18" s="2">
         <v>0</v>
       </c>
       <c r="F18" s="2">
         <v>0</v>
       </c>
       <c r="G18" s="2">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>LEAP Digital Marketing</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>leapdigitalmarketing</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>323</v>
+        <v>334</v>
       </c>
       <c r="E19" s="2">
         <v>0</v>
       </c>
       <c r="F19" s="2">
         <v>0</v>
       </c>
       <c r="G19" s="2">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Bloofusion</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>bloofusion.de</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F20" s="2">
-        <v>0</v>
+        <v>0.46</v>
       </c>
       <c r="G20" s="2">
-        <v>885</v>
+        <v>908</v>
       </c>
       <c r="H20" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>internetwarriors</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>internetwarriors_om</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>174</v>
+        <v>194</v>
       </c>
       <c r="E21" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F21" s="2">
-        <v>0</v>
+        <v>0.52</v>
       </c>
       <c r="G21" s="2">
-        <v>92</v>
+        <v>111</v>
       </c>
       <c r="H21" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>TRYSEO</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>try_seo</t>
         </is>
       </c>
       <c r="D22" s="2">
         <v>161</v>
       </c>
       <c r="E22" s="2">
         <v>0</v>
       </c>