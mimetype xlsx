--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,360 +161,360 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Ogilvy</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>ogilvy</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>577425</v>
+        <v>582785</v>
       </c>
       <c r="E2" s="2">
-        <v>93</v>
+        <v>70</v>
       </c>
       <c r="F2" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G2" s="2">
-        <v>3834</v>
+        <v>3879</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>VaynerMedia</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>vaynermedia</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>285877</v>
+        <v>286187</v>
       </c>
       <c r="E3" s="2">
-        <v>48</v>
+        <v>21</v>
       </c>
       <c r="F3" s="2">
-        <v>0.02</v>
+        <v>0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>3192</v>
+        <v>3300</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>SocialChain</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>socialchain</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>55966</v>
+        <v>55735</v>
       </c>
       <c r="E4" s="2">
-        <v>-10</v>
+        <v>-7</v>
       </c>
       <c r="F4" s="2">
-        <v>-0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>444</v>
+        <v>463</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Jung von Matt</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>jungvonmatt</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>51533</v>
+        <v>53000</v>
       </c>
       <c r="E5" s="2">
+        <v>57</v>
+      </c>
+      <c r="F5" s="2">
+        <v>0.11</v>
+      </c>
+      <c r="G5" s="2">
+        <v>1153</v>
+      </c>
+      <c r="H5" s="2">
         <v>1</v>
-      </c>
-[...7 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>We Are Social</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>wearesocial</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>36470</v>
+        <v>37398</v>
       </c>
       <c r="E6" s="2">
-        <v>5</v>
+        <v>34</v>
       </c>
       <c r="F6" s="2">
-        <v>0.01</v>
+        <v>0.09</v>
       </c>
       <c r="G6" s="2">
-        <v>838</v>
+        <v>854</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Mawave</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>mawave</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>8882</v>
+        <v>8903</v>
       </c>
       <c r="E7" s="2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="F7" s="2">
-        <v>0.02</v>
+        <v>0.03</v>
       </c>
       <c r="G7" s="2">
-        <v>708</v>
+        <v>728</v>
       </c>
       <c r="H7" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>HY.AM STUDIOS</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hyamstudiosberlin</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>7719</v>
+        <v>7764</v>
       </c>
       <c r="E8" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="F8" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G8" s="2">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Intermate</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>intermate_agency</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>2951</v>
+        <v>3002</v>
       </c>
       <c r="E9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="F9" s="2">
-        <v>0</v>
+        <v>0.03</v>
       </c>
       <c r="G9" s="2">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="H9" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>DREIKON</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>dreikon.de</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>2414</v>
+        <v>2440</v>
       </c>
       <c r="E10" s="2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="F10" s="2">
-        <v>0.12</v>
+        <v>0.21</v>
       </c>
       <c r="G10" s="2">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>TERRITORY Influence</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>territoryinfluence</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>1517</v>
+        <v>1519</v>
       </c>
       <c r="E11" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F11" s="2">
-        <v>0</v>
+        <v>0.2</v>
       </c>
       <c r="G11" s="2">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="H11" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>PANORAMA3000</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>panorama3000</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>647</v>
+        <v>671</v>
       </c>
       <c r="E12" s="2">
         <v>0</v>
       </c>
       <c r="F12" s="2">
         <v>0</v>
       </c>
       <c r="G12" s="2">
-        <v>443</v>
+        <v>449</v>
       </c>
       <c r="H12" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>