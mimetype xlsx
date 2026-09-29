--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,1323 +161,1323 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Spotify</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>spotify</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>14337604</v>
+        <v>14523566</v>
       </c>
       <c r="E2" s="2">
-        <v>3487</v>
+        <v>7475</v>
       </c>
       <c r="F2" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G2" s="2">
-        <v>8438</v>
+        <v>8650</v>
       </c>
       <c r="H2" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Nintendo</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>nintendoamerica</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>7887820</v>
+        <v>7962998</v>
       </c>
       <c r="E3" s="2">
-        <v>238</v>
+        <v>197</v>
       </c>
       <c r="F3" s="2">
         <v>0</v>
       </c>
       <c r="G3" s="2">
-        <v>3488</v>
+        <v>3543</v>
       </c>
       <c r="H3" s="2">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Ubisoft</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>ubisoft</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>7711807</v>
+        <v>7717241</v>
       </c>
       <c r="E4" s="2">
-        <v>-157</v>
+        <v>-290</v>
       </c>
       <c r="F4" s="2">
         <v>-0</v>
       </c>
       <c r="G4" s="2">
-        <v>2423</v>
+        <v>2519</v>
       </c>
       <c r="H4" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Epic Games</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>epicgames</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>6119218</v>
+        <v>6114012</v>
       </c>
       <c r="E5" s="2">
-        <v>111</v>
+        <v>-216</v>
       </c>
       <c r="F5" s="2">
-        <v>0</v>
+        <v>-0</v>
       </c>
       <c r="G5" s="2">
-        <v>4500</v>
+        <v>4593</v>
       </c>
       <c r="H5" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>microsoft</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>4534366</v>
+        <v>4555489</v>
       </c>
       <c r="E6" s="2">
-        <v>555</v>
+        <v>240</v>
       </c>
       <c r="F6" s="2">
         <v>0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>1422</v>
+        <v>1441</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Electronic Arts</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ea</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>3251782</v>
+        <v>3259530</v>
       </c>
       <c r="E7" s="2">
-        <v>300</v>
+        <v>-74</v>
       </c>
       <c r="F7" s="2">
-        <v>0.01</v>
+        <v>-0</v>
       </c>
       <c r="G7" s="2">
-        <v>1398</v>
+        <v>1419</v>
       </c>
       <c r="H7" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Canva</t>
+          <t>Shopify</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>canva</t>
+          <t>shopify</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>2582898</v>
+        <v>2684741</v>
       </c>
       <c r="E8" s="2">
-        <v>651</v>
+        <v>3211</v>
       </c>
       <c r="F8" s="2">
-        <v>0.03</v>
+        <v>0.12</v>
       </c>
       <c r="G8" s="2">
-        <v>2828</v>
+        <v>3726</v>
       </c>
       <c r="H8" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>Shopify</t>
+          <t>Canva</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>shopify</t>
+          <t>canva</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>2574955</v>
+        <v>2614102</v>
       </c>
       <c r="E9" s="2">
-        <v>2009</v>
+        <v>626</v>
       </c>
       <c r="F9" s="2">
-        <v>0.08</v>
+        <v>0.02</v>
       </c>
       <c r="G9" s="2">
-        <v>3698</v>
+        <v>2884</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Adobe</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>adobe</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>2102515</v>
+        <v>2108826</v>
       </c>
       <c r="E10" s="2">
-        <v>294</v>
+        <v>2</v>
       </c>
       <c r="F10" s="2">
-        <v>0.01</v>
+        <v>0</v>
       </c>
       <c r="G10" s="2">
-        <v>4465</v>
+        <v>4511</v>
       </c>
       <c r="H10" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Figma</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>figma</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>940995</v>
+        <v>962853</v>
       </c>
       <c r="E11" s="2">
-        <v>402</v>
+        <v>448</v>
       </c>
       <c r="F11" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G11" s="2">
-        <v>1045</v>
+        <v>1083</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>GitHub</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>github</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>861343</v>
+        <v>904794</v>
       </c>
       <c r="E12" s="2">
-        <v>1157</v>
+        <v>1237</v>
       </c>
       <c r="F12" s="2">
-        <v>0.13</v>
+        <v>0.14</v>
       </c>
       <c r="G12" s="2">
-        <v>1301</v>
+        <v>1338</v>
       </c>
       <c r="H12" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>IBM</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>ibm</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>730531</v>
+        <v>743463</v>
       </c>
       <c r="E13" s="2">
-        <v>91</v>
+        <v>191</v>
       </c>
       <c r="F13" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G13" s="2">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="H13" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>HubSpot</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>hubspot</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>655608</v>
+        <v>659152</v>
       </c>
       <c r="E14" s="2">
-        <v>-28</v>
+        <v>72</v>
       </c>
       <c r="F14" s="2">
-        <v>-0</v>
+        <v>0.01</v>
       </c>
       <c r="G14" s="2">
-        <v>3245</v>
+        <v>3270</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Notion</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>notionhq</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>483279</v>
+        <v>490495</v>
       </c>
       <c r="E15" s="2">
-        <v>25</v>
+        <v>144</v>
       </c>
       <c r="F15" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G15" s="2">
-        <v>341</v>
+        <v>355</v>
       </c>
       <c r="H15" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Autodesk</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>autodesk</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>459312</v>
+        <v>467096</v>
       </c>
       <c r="E16" s="2">
-        <v>57</v>
+        <v>121</v>
       </c>
       <c r="F16" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G16" s="2">
-        <v>2491</v>
+        <v>2502</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Oracle</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>oracle</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>399276</v>
+        <v>400959</v>
       </c>
       <c r="E17" s="2">
-        <v>4</v>
+        <v>49</v>
       </c>
       <c r="F17" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>2263</v>
+        <v>2290</v>
       </c>
       <c r="H17" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>SAP</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>sap</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>359804</v>
+        <v>366336</v>
       </c>
       <c r="E18" s="2">
-        <v>86</v>
+        <v>168</v>
       </c>
       <c r="F18" s="2">
-        <v>0.02</v>
+        <v>0.05</v>
       </c>
       <c r="G18" s="2">
-        <v>540</v>
+        <v>563</v>
       </c>
       <c r="H18" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>Unity Technologies</t>
+          <t>Salesforce</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>unitytechnologies</t>
+          <t>salesforce</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>319242</v>
+        <v>337941</v>
       </c>
       <c r="E19" s="2">
-        <v>58</v>
+        <v>230</v>
       </c>
       <c r="F19" s="2">
-        <v>0.02</v>
+        <v>0.07</v>
       </c>
       <c r="G19" s="2">
-        <v>924</v>
+        <v>1108</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Salesforce</t>
+          <t>Unity Technologies</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>salesforce</t>
+          <t>unitytechnologies</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>318316</v>
+        <v>326719</v>
       </c>
       <c r="E20" s="2">
-        <v>247</v>
+        <v>158</v>
       </c>
       <c r="F20" s="2">
-        <v>0.08</v>
+        <v>0.05</v>
       </c>
       <c r="G20" s="2">
-        <v>1022</v>
+        <v>965</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Zoho</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>zoho</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>216845</v>
+        <v>230542</v>
       </c>
       <c r="E21" s="2">
-        <v>30</v>
+        <v>205</v>
       </c>
       <c r="F21" s="2">
-        <v>0.01</v>
+        <v>0.09</v>
       </c>
       <c r="G21" s="2">
-        <v>1670</v>
+        <v>1722</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Zoom</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>zoom</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>179595</v>
+        <v>181822</v>
       </c>
       <c r="E22" s="2">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="F22" s="2">
-        <v>0.02</v>
+        <v>0.04</v>
       </c>
       <c r="G22" s="2">
-        <v>1036</v>
+        <v>1070</v>
       </c>
       <c r="H22" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>MongoDB</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>mongodb</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>174952</v>
+        <v>179256</v>
       </c>
       <c r="E23" s="2">
-        <v>17</v>
+        <v>119</v>
       </c>
       <c r="F23" s="2">
-        <v>0.01</v>
+        <v>0.07</v>
       </c>
       <c r="G23" s="2">
-        <v>1041</v>
+        <v>1090</v>
       </c>
       <c r="H23" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Atlassian</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>atlassian</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>143961</v>
+        <v>147317</v>
       </c>
       <c r="E24" s="2">
-        <v>66</v>
+        <v>217</v>
       </c>
       <c r="F24" s="2">
-        <v>0.05</v>
+        <v>0.15</v>
       </c>
       <c r="G24" s="2">
-        <v>1243</v>
+        <v>1273</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>JetBrains</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>jetbrains</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>133054</v>
+        <v>138844</v>
       </c>
       <c r="E25" s="2">
-        <v>106</v>
+        <v>163</v>
       </c>
       <c r="F25" s="2">
-        <v>0.08</v>
+        <v>0.12</v>
       </c>
       <c r="G25" s="2">
-        <v>781</v>
+        <v>1</v>
       </c>
       <c r="H25" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Databricks</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>databricksinc</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>110568</v>
+        <v>117624</v>
       </c>
       <c r="E26" s="2">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="F26" s="2">
-        <v>0.08</v>
+        <v>0.11</v>
       </c>
       <c r="G26" s="2">
-        <v>464</v>
+        <v>485</v>
       </c>
       <c r="H26" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Snowflake</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>_snowflake_inc</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>104934</v>
+        <v>113002</v>
       </c>
       <c r="E27" s="2">
-        <v>28</v>
+        <v>144</v>
       </c>
       <c r="F27" s="2">
-        <v>0.03</v>
+        <v>0.13</v>
       </c>
       <c r="G27" s="2">
-        <v>920</v>
+        <v>928</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Slack</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>slackhq</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>104448</v>
+        <v>106690</v>
       </c>
       <c r="E28" s="2">
-        <v>23</v>
+        <v>107</v>
       </c>
       <c r="F28" s="2">
-        <v>0.02</v>
+        <v>0.1</v>
       </c>
       <c r="G28" s="2">
-        <v>886</v>
+        <v>934</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Dropbox</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>dropbox</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>102547</v>
+        <v>103683</v>
       </c>
       <c r="E29" s="2">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="F29" s="2">
         <v>0.01</v>
       </c>
       <c r="G29" s="2">
-        <v>744</v>
+        <v>765</v>
       </c>
       <c r="H29" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>GitLab</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>gitlab</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>100075</v>
+        <v>100673</v>
       </c>
       <c r="E30" s="2">
-        <v>-6</v>
+        <v>81</v>
       </c>
       <c r="F30" s="2">
-        <v>-0.01</v>
+        <v>0.08</v>
       </c>
       <c r="G30" s="2">
-        <v>623</v>
+        <v>652</v>
       </c>
       <c r="H30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Asana</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>asana</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>92488</v>
+        <v>92935</v>
       </c>
       <c r="E31" s="2">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="F31" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G31" s="2">
-        <v>1374</v>
+        <v>1404</v>
       </c>
       <c r="H31" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>ServiceNow</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>servicenow</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>83089</v>
+        <v>86099</v>
       </c>
       <c r="E32" s="2">
-        <v>98</v>
+        <v>54</v>
       </c>
       <c r="F32" s="2">
-        <v>0.12</v>
+        <v>0.06</v>
       </c>
       <c r="G32" s="2">
-        <v>289</v>
+        <v>303</v>
       </c>
       <c r="H32" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>TeamViewer</t>
+          <t>Cloudflare</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>teamviewer</t>
+          <t>cloudflare</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>73350</v>
+        <v>75776</v>
       </c>
       <c r="E33" s="2">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="F33" s="2">
-        <v>0.02</v>
+        <v>0.06</v>
       </c>
       <c r="G33" s="2">
-        <v>900</v>
+        <v>1569</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Cloudflare</t>
+          <t>TeamViewer</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>cloudflare</t>
+          <t>teamviewer</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>72862</v>
+        <v>73946</v>
       </c>
       <c r="E34" s="2">
-        <v>35</v>
+        <v>-20</v>
       </c>
       <c r="F34" s="2">
-        <v>0.05</v>
+        <v>-0.03</v>
       </c>
       <c r="G34" s="2">
-        <v>1556</v>
+        <v>955</v>
       </c>
       <c r="H34" s="2">
-        <v>-1</v>
+        <v>1</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Citrix</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>citrix</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>71893</v>
+        <v>72334</v>
       </c>
       <c r="E35" s="2">
-        <v>15</v>
+        <v>-7</v>
       </c>
       <c r="F35" s="2">
-        <v>0.02</v>
+        <v>-0.01</v>
       </c>
       <c r="G35" s="2">
         <v>973</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Twilio</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>twilio</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>69629</v>
+        <v>72297</v>
       </c>
       <c r="E36" s="2">
-        <v>63</v>
+        <v>20</v>
       </c>
       <c r="F36" s="2">
-        <v>0.09</v>
+        <v>0.03</v>
       </c>
       <c r="G36" s="2">
-        <v>366</v>
+        <v>393</v>
       </c>
       <c r="H36" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="37" spans="1:8" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>VMware</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>vmware</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>68252</v>
+        <v>68792</v>
       </c>
       <c r="E37" s="2">
-        <v>28</v>
+        <v>17</v>
       </c>
       <c r="F37" s="2">
-        <v>0.04</v>
+        <v>0.02</v>
       </c>
       <c r="G37" s="2">
-        <v>547</v>
+        <v>555</v>
       </c>
       <c r="H37" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="38" spans="1:8" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Activision Blizzard</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>activisionblizzard</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>64145</v>
+        <v>64608</v>
       </c>
       <c r="E38" s="2">
-        <v>-1</v>
+        <v>0</v>
       </c>
       <c r="F38" s="2">
-        <v>-0</v>
+        <v>0</v>
       </c>
       <c r="G38" s="2">
         <v>459</v>
       </c>
       <c r="H38" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="1:8" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>McAfee</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>mcafee</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>59397</v>
+        <v>60771</v>
       </c>
       <c r="E39" s="2">
-        <v>16</v>
+        <v>43</v>
       </c>
       <c r="F39" s="2">
-        <v>0.03</v>
+        <v>0.07</v>
       </c>
       <c r="G39" s="2">
-        <v>609</v>
+        <v>630</v>
       </c>
       <c r="H39" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="1:8" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Workday</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>workday</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>50954</v>
+        <v>53193</v>
       </c>
       <c r="E40" s="2">
-        <v>23</v>
+        <v>87</v>
       </c>
       <c r="F40" s="2">
-        <v>0.05</v>
+        <v>0.16</v>
       </c>
       <c r="G40" s="2">
-        <v>1921</v>
+        <v>1977</v>
       </c>
       <c r="H40" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="41" spans="1:8" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Intuit</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>intuit</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>45289</v>
+        <v>46371</v>
       </c>
       <c r="E41" s="2">
-        <v>1</v>
+        <v>38</v>
       </c>
       <c r="F41" s="2">
-        <v>0</v>
+        <v>0.08</v>
       </c>
       <c r="G41" s="2">
-        <v>1696</v>
+        <v>1735</v>
       </c>
       <c r="H41" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="42" spans="1:8" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Norton</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>nortonsecurity</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>31996</v>
+        <v>32975</v>
       </c>
       <c r="E42" s="2">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="F42" s="2">
-        <v>0.03</v>
+        <v>0.1</v>
       </c>
       <c r="G42" s="2">
-        <v>1305</v>
+        <v>1325</v>
       </c>
       <c r="H42" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="43" spans="1:8" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>SAS</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>sassoftware</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>26846</v>
+        <v>27234</v>
       </c>
       <c r="E43" s="2">
-        <v>35</v>
+        <v>-4</v>
       </c>
       <c r="F43" s="2">
-        <v>0.13</v>
+        <v>-0.01</v>
       </c>
       <c r="G43" s="2">
-        <v>1831</v>
+        <v>1862</v>
       </c>
       <c r="H43" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="44" spans="1:8" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Okta</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>oktainc</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>8053</v>
+        <v>9056</v>
       </c>
       <c r="E44" s="2">
-        <v>2</v>
+        <v>29</v>
       </c>
       <c r="F44" s="2">
-        <v>0.02</v>
+        <v>0.32</v>
       </c>
       <c r="G44" s="2">
-        <v>437</v>
+        <v>464</v>
       </c>
       <c r="H44" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>