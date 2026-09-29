--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,333 +161,333 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>apple</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>37009217</v>
+        <v>37980787</v>
       </c>
       <c r="E2" s="2">
-        <v>10763</v>
+        <v>24225</v>
       </c>
       <c r="F2" s="2">
-        <v>0.03</v>
+        <v>0.06</v>
       </c>
       <c r="G2" s="2">
-        <v>1358</v>
+        <v>1394</v>
       </c>
       <c r="H2" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>google</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>15689133</v>
+        <v>15763070</v>
       </c>
       <c r="E3" s="2">
-        <v>110</v>
+        <v>2158</v>
       </c>
       <c r="F3" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G3" s="2">
-        <v>3325</v>
+        <v>3366</v>
       </c>
       <c r="H3" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Tesla</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>teslamotors</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>9475999</v>
+        <v>9538924</v>
       </c>
       <c r="E4" s="2">
-        <v>287</v>
+        <v>828</v>
       </c>
       <c r="F4" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G4" s="2">
-        <v>1104</v>
+        <v>1120</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Amazon</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>amazon</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>6598081</v>
+        <v>6807472</v>
       </c>
       <c r="E5" s="2">
-        <v>3791</v>
+        <v>3368</v>
       </c>
       <c r="F5" s="2">
-        <v>0.06</v>
+        <v>0.05</v>
       </c>
       <c r="G5" s="2">
-        <v>4170</v>
+        <v>4271</v>
       </c>
       <c r="H5" s="2">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>microsoft</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>4534366</v>
+        <v>4555489</v>
       </c>
       <c r="E6" s="2">
-        <v>555</v>
+        <v>240</v>
       </c>
       <c r="F6" s="2">
         <v>0.01</v>
       </c>
       <c r="G6" s="2">
-        <v>1422</v>
+        <v>1441</v>
       </c>
       <c r="H6" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Sony</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>sony</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>4023240</v>
+        <v>4305340</v>
       </c>
       <c r="E7" s="2">
-        <v>6837</v>
+        <v>1254</v>
       </c>
       <c r="F7" s="2">
-        <v>0.17</v>
+        <v>0.03</v>
       </c>
       <c r="G7" s="2">
-        <v>2109</v>
+        <v>2174</v>
       </c>
       <c r="H7" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Nvidia</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>nvidia</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>2904571</v>
+        <v>2988492</v>
       </c>
       <c r="E8" s="2">
-        <v>1285</v>
+        <v>1555</v>
       </c>
       <c r="F8" s="2">
-        <v>0.04</v>
+        <v>0.05</v>
       </c>
       <c r="G8" s="2">
-        <v>2349</v>
+        <v>2388</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Dell</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>dell</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>1233461</v>
+        <v>1238978</v>
       </c>
       <c r="E9" s="2">
-        <v>39</v>
+        <v>7</v>
       </c>
       <c r="F9" s="2">
         <v>0</v>
       </c>
       <c r="G9" s="2">
-        <v>2115</v>
+        <v>745</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>IBM</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>ibm</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>730531</v>
+        <v>743463</v>
       </c>
       <c r="E10" s="2">
-        <v>91</v>
+        <v>191</v>
       </c>
       <c r="F10" s="2">
-        <v>0.01</v>
+        <v>0.03</v>
       </c>
       <c r="G10" s="2">
-        <v>438</v>
+        <v>449</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Oracle</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>oracle</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>399276</v>
+        <v>400959</v>
       </c>
       <c r="E11" s="2">
-        <v>4</v>
+        <v>49</v>
       </c>
       <c r="F11" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G11" s="2">
-        <v>2263</v>
+        <v>2290</v>
       </c>
       <c r="H11" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>