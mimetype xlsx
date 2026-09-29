--- v0 (2026-08-15)
+++ v1 (2026-09-29)
@@ -161,1083 +161,1083 @@
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="H1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:8" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>DAK-Gesundheit</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>dakgesundheit</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>148395</v>
+        <v>150531</v>
       </c>
       <c r="E2" s="2">
-        <v>49</v>
+        <v>1</v>
       </c>
       <c r="F2" s="2">
-        <v>0.03</v>
+        <v>0</v>
       </c>
       <c r="G2" s="2">
-        <v>4009</v>
+        <v>4051</v>
       </c>
       <c r="H2" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="3" spans="1:8" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Techniker Krankenkasse</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>die_techniker</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>129503</v>
+        <v>131850</v>
       </c>
       <c r="E3" s="2">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F3" s="2">
         <v>0.05</v>
       </c>
       <c r="G3" s="2">
-        <v>2750</v>
+        <v>2802</v>
       </c>
       <c r="H3" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:8" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Debeka</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>debeka.de</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>88579</v>
+        <v>91932</v>
       </c>
       <c r="E4" s="2">
-        <v>136</v>
+        <v>15</v>
       </c>
       <c r="F4" s="2">
-        <v>0.15</v>
+        <v>0.02</v>
       </c>
       <c r="G4" s="2">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="H4" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="5" spans="1:8" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>BARMER</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>barmer</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>74475</v>
+        <v>75301</v>
       </c>
       <c r="E5" s="2">
-        <v>1</v>
+        <v>46</v>
       </c>
       <c r="F5" s="2">
-        <v>0</v>
+        <v>0.06</v>
       </c>
       <c r="G5" s="2">
-        <v>1820</v>
+        <v>1876</v>
       </c>
       <c r="H5" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="6" spans="1:8" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Allianz Deutschland</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>allianz_deutschland</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>49800</v>
+        <v>52583</v>
       </c>
       <c r="E6" s="2">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="F6" s="2">
-        <v>0.07</v>
+        <v>0.05</v>
       </c>
       <c r="G6" s="2">
-        <v>700</v>
+        <v>297</v>
       </c>
       <c r="H6" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:8" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>ERGO</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ergodeutschland</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>47424</v>
+        <v>49860</v>
       </c>
       <c r="E7" s="2">
-        <v>30</v>
+        <v>55</v>
       </c>
       <c r="F7" s="2">
-        <v>0.06</v>
+        <v>0.11</v>
       </c>
       <c r="G7" s="2">
-        <v>1610</v>
+        <v>1665</v>
       </c>
       <c r="H7" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:8" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>HUK-COBURG</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>hukcoburg</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>21909</v>
+        <v>22353</v>
       </c>
       <c r="E8" s="2">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="F8" s="2">
-        <v>0.03</v>
+        <v>0.08</v>
       </c>
       <c r="G8" s="2">
-        <v>1237</v>
+        <v>1265</v>
       </c>
       <c r="H8" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:8" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>HanseMerkur</t>
+          <t>R+V Versicherung</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>hansemerkur</t>
+          <t>ruv_de</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>21338</v>
+        <v>21706</v>
       </c>
       <c r="E9" s="2">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F9" s="2">
-        <v>0.06</v>
+        <v>0.1</v>
       </c>
       <c r="G9" s="2">
-        <v>1136</v>
+        <v>1213</v>
       </c>
       <c r="H9" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:8" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>R+V Versicherung</t>
+          <t>HanseMerkur</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>ruv_de</t>
+          <t>hansemerkur</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>21031</v>
+        <v>21625</v>
       </c>
       <c r="E10" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="F10" s="2">
-        <v>0</v>
+        <v>0.01</v>
       </c>
       <c r="G10" s="2">
-        <v>1175</v>
+        <v>1169</v>
       </c>
       <c r="H10" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:8" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>WGV Versicherung</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>wgvversicherung</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>20992</v>
+        <v>20819</v>
       </c>
       <c r="E11" s="2">
-        <v>-7</v>
+        <v>1</v>
       </c>
       <c r="F11" s="2">
-        <v>-0.03</v>
+        <v>0</v>
       </c>
       <c r="G11" s="2">
-        <v>883</v>
+        <v>922</v>
       </c>
       <c r="H11" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="12" spans="1:8" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Generali Deutschland</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>generali_deutschland</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>20091</v>
+        <v>20716</v>
       </c>
       <c r="E12" s="2">
-        <v>0</v>
+        <v>33</v>
       </c>
       <c r="F12" s="2">
-        <v>0</v>
+        <v>0.16</v>
       </c>
       <c r="G12" s="2">
-        <v>1820</v>
+        <v>1876</v>
       </c>
       <c r="H12" s="2">
-        <v>0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="13" spans="1:8" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>CosmosDirekt</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>cosmosdirekt</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>18928</v>
+        <v>19473</v>
       </c>
       <c r="E13" s="2">
-        <v>64</v>
+        <v>-6</v>
       </c>
       <c r="F13" s="2">
-        <v>0.34</v>
+        <v>-0.03</v>
       </c>
       <c r="G13" s="2">
-        <v>1224</v>
+        <v>1242</v>
       </c>
       <c r="H13" s="2">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
     <row r="14" spans="1:8" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>LVM Versicherung</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>lvmversicherung</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>17559</v>
+        <v>18191</v>
       </c>
       <c r="E14" s="2">
-        <v>-7</v>
+        <v>14</v>
       </c>
       <c r="F14" s="2">
-        <v>-0.04</v>
+        <v>0.08</v>
       </c>
       <c r="G14" s="2">
-        <v>1270</v>
+        <v>1305</v>
       </c>
       <c r="H14" s="2">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="15" spans="1:8" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>DEVK Versicherungen</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>devk.versicherungen</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>16170</v>
+        <v>16571</v>
       </c>
       <c r="E15" s="2">
-        <v>-1</v>
+        <v>12</v>
       </c>
       <c r="F15" s="2">
-        <v>-0.01</v>
+        <v>0.07</v>
       </c>
       <c r="G15" s="2">
-        <v>650</v>
+        <v>671</v>
       </c>
       <c r="H15" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="16" spans="1:8" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>AXA Deutschland</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>axa_deutschland</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>15030</v>
+        <v>15689</v>
       </c>
       <c r="E16" s="2">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="F16" s="2">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="G16" s="2">
-        <v>564</v>
+        <v>565</v>
       </c>
       <c r="H16" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="17" spans="1:8" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Zurich Deutschland</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>zurich_deutschland</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>13717</v>
+        <v>13846</v>
       </c>
       <c r="E17" s="2">
-        <v>-1</v>
+        <v>1</v>
       </c>
       <c r="F17" s="2">
-        <v>-0.01</v>
+        <v>0.01</v>
       </c>
       <c r="G17" s="2">
-        <v>1717</v>
+        <v>1727</v>
       </c>
       <c r="H17" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="18" spans="1:8" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>SIGNAL IDUNA</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>signal.iduna.gruppe</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>11739</v>
+        <v>12195</v>
       </c>
       <c r="E18" s="2">
-        <v>9</v>
+        <v>47</v>
       </c>
       <c r="F18" s="2">
-        <v>0.08</v>
+        <v>0.39</v>
       </c>
       <c r="G18" s="2">
-        <v>506</v>
+        <v>516</v>
       </c>
       <c r="H18" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="19" spans="1:8" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>VGH Versicherungen</t>
+          <t>VHV Versicherungen</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
-          <t>vgh_versicherungen</t>
+          <t>vhv_versicherungen</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>10147</v>
+        <v>10794</v>
       </c>
       <c r="E19" s="2">
-        <v>-2</v>
+        <v>14</v>
       </c>
       <c r="F19" s="2">
-        <v>-0.02</v>
+        <v>0.13</v>
       </c>
       <c r="G19" s="2">
-        <v>1114</v>
+        <v>634</v>
       </c>
       <c r="H19" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:8" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Die Bayerische</t>
+          <t>VGH Versicherungen</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>die.bayerische</t>
+          <t>vgh_versicherungen</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>9804</v>
+        <v>10326</v>
       </c>
       <c r="E20" s="2">
-        <v>-5</v>
+        <v>6</v>
       </c>
       <c r="F20" s="2">
-        <v>-0.05</v>
+        <v>0.06</v>
       </c>
       <c r="G20" s="2">
-        <v>1620</v>
+        <v>1148</v>
       </c>
       <c r="H20" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="21" spans="1:8" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>VHV Versicherungen</t>
+          <t>Versicherungskammer Bayern</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>vhv_versicherungen</t>
+          <t>versicherungskammer_bayern</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>9407</v>
+        <v>9889</v>
       </c>
       <c r="E21" s="2">
-        <v>288</v>
+        <v>37</v>
       </c>
       <c r="F21" s="2">
-        <v>3.16</v>
+        <v>0.38</v>
       </c>
       <c r="G21" s="2">
-        <v>610</v>
+        <v>958</v>
       </c>
       <c r="H21" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:8" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Versicherungskammer Bayern</t>
+          <t>Die Bayerische</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>versicherungskammer_bayern</t>
+          <t>die.bayerische</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>9326</v>
+        <v>9543</v>
       </c>
       <c r="E22" s="2">
-        <v>3</v>
+        <v>-5</v>
       </c>
       <c r="F22" s="2">
-        <v>0.03</v>
+        <v>-0.05</v>
       </c>
       <c r="G22" s="2">
-        <v>921</v>
+        <v>1570</v>
       </c>
       <c r="H22" s="2">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:8" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Barmenia Gothaer</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>barmeniagothaer</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>9205</v>
+        <v>9493</v>
       </c>
       <c r="E23" s="2">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="F23" s="2">
-        <v>0.1</v>
+        <v>0.08</v>
       </c>
       <c r="G23" s="2">
-        <v>467</v>
+        <v>508</v>
       </c>
       <c r="H23" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:8" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>NÜRNBERGER Versicherung</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>nuernberger.de</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>9117</v>
+        <v>9481</v>
       </c>
       <c r="E24" s="2">
-        <v>4</v>
+        <v>17</v>
       </c>
       <c r="F24" s="2">
-        <v>0.04</v>
+        <v>0.18</v>
       </c>
       <c r="G24" s="2">
-        <v>739</v>
+        <v>717</v>
       </c>
       <c r="H24" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="25" spans="1:8" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>HDI Versicherung</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>hdi</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>8203</v>
+        <v>8634</v>
       </c>
       <c r="E25" s="2">
-        <v>-11</v>
+        <v>21</v>
       </c>
       <c r="F25" s="2">
-        <v>-0.13</v>
+        <v>0.24</v>
       </c>
       <c r="G25" s="2">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="H25" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="26" spans="1:8" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Provinzial Versicherung</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>provinzial.versicherung</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>7795</v>
+        <v>8297</v>
       </c>
       <c r="E26" s="2">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="F26" s="2">
-        <v>0.1</v>
+        <v>0.34</v>
       </c>
       <c r="G26" s="2">
-        <v>1406</v>
+        <v>1430</v>
       </c>
       <c r="H26" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="27" spans="1:8" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Continentale Versicherung</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>continentale_versicherung</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>6378</v>
+        <v>6388</v>
       </c>
       <c r="E27" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F27" s="2">
-        <v>0.09</v>
+        <v>0</v>
       </c>
       <c r="G27" s="2">
-        <v>501</v>
+        <v>531</v>
       </c>
       <c r="H27" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="28" spans="1:8" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Gothaer</t>
+          <t>ARAG Versicherungen</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>gothaer</t>
+          <t>arag_versicherungen</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>6335</v>
+        <v>6315</v>
       </c>
       <c r="E28" s="2">
-        <v>-1</v>
+        <v>6</v>
       </c>
       <c r="F28" s="2">
-        <v>-0.02</v>
+        <v>0.1</v>
       </c>
       <c r="G28" s="2">
-        <v>1201</v>
+        <v>741</v>
       </c>
       <c r="H28" s="2">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="29" spans="1:8" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>ARAG Versicherungen</t>
+          <t>Gothaer</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>arag_versicherungen</t>
+          <t>gothaer</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>6216</v>
+        <v>6279</v>
       </c>
       <c r="E29" s="2">
-        <v>2</v>
+        <v>-3</v>
       </c>
       <c r="F29" s="2">
-        <v>0.03</v>
+        <v>-0.05</v>
       </c>
       <c r="G29" s="2">
-        <v>721</v>
+        <v>1201</v>
       </c>
       <c r="H29" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="30" spans="1:8" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Munich Re</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>munichre</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>5202</v>
+        <v>5359</v>
       </c>
       <c r="E30" s="2">
-        <v>6</v>
+        <v>-1</v>
       </c>
       <c r="F30" s="2">
-        <v>0.12</v>
+        <v>-0.02</v>
       </c>
       <c r="G30" s="2">
-        <v>187</v>
+        <v>212</v>
       </c>
       <c r="H30" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="31" spans="1:8" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>Württembergische Versicherung</t>
+          <t>SV SparkassenVersicherung</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
-          <t>wuerttembergische.versicherung</t>
+          <t>sv_sparkassenversicherung_de</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>4356</v>
+        <v>4606</v>
       </c>
       <c r="E31" s="2">
-        <v>-4</v>
+        <v>7</v>
       </c>
       <c r="F31" s="2">
-        <v>-0.09</v>
+        <v>0.15</v>
       </c>
       <c r="G31" s="2">
-        <v>533</v>
+        <v>471</v>
       </c>
       <c r="H31" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="32" spans="1:8" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>SV SparkassenVersicherung</t>
+          <t>Württembergische Versicherung</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>sv_sparkassenversicherung_de</t>
+          <t>wuerttembergische.versicherung</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>4301</v>
+        <v>4453</v>
       </c>
       <c r="E32" s="2">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="F32" s="2">
-        <v>0.21</v>
+        <v>0.16</v>
       </c>
       <c r="G32" s="2">
-        <v>442</v>
+        <v>558</v>
       </c>
       <c r="H32" s="2">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="33" spans="1:8" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Verti Versicherung</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>verti_de</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>3892</v>
+        <v>3898</v>
       </c>
       <c r="E33" s="2">
-        <v>-1</v>
+        <v>-2</v>
       </c>
       <c r="F33" s="2">
-        <v>-0.03</v>
+        <v>-0.05</v>
       </c>
       <c r="G33" s="2">
         <v>731</v>
       </c>
       <c r="H33" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:8" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Swiss Life Deutschland</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>swisslife_de</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>3586</v>
+        <v>3624</v>
       </c>
       <c r="E34" s="2">
         <v>0</v>
       </c>
       <c r="F34" s="2">
         <v>0</v>
       </c>
       <c r="G34" s="2">
-        <v>737</v>
+        <v>743</v>
       </c>
       <c r="H34" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="35" spans="1:8" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Concordia Versicherungen</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>concordia.versicherungen</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>2520</v>
+        <v>2608</v>
       </c>
       <c r="E35" s="2">
-        <v>-1</v>
+        <v>2</v>
       </c>
       <c r="F35" s="2">
-        <v>-0.04</v>
+        <v>0.08</v>
       </c>
       <c r="G35" s="2">
-        <v>528</v>
+        <v>533</v>
       </c>
       <c r="H35" s="2">
         <v>0</v>
       </c>
     </row>
     <row r="36" spans="1:8" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>HUK24</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>huk24.de</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>1838</v>
+        <v>1936</v>
       </c>
       <c r="E36" s="2">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="F36" s="2">
-        <v>0.33</v>
+        <v>0</v>
       </c>
       <c r="G36" s="2">
-        <v>109</v>
+        <v>126</v>
       </c>
       <c r="H36" s="2">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>