--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -137,1833 +137,1833 @@
         <is>
           <t>Instagram-Handle</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Follower</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Dwayne Johnson</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>therock</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>382237499</v>
+        <v>381179935</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Kylie Jenner</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>kyliejenner</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>381646145</v>
+        <v>380864213</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Kim Kardashian</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>kimkardashian</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>344501965</v>
+        <v>343884502</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Khloé Kardashian</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>khloekardashian</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>292237045</v>
+        <v>291599597</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Kendall Jenner</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>kendalljenner</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>278009008</v>
+        <v>277540407</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Kourtney Kardashian</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>kourtneykardash</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>209749908</v>
+        <v>209221004</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Zendaya</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>zendaya</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>176822461</v>
+        <v>178616648</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Kevin Hart</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>kevinhart4real</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>172311974</v>
+        <v>172006103</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Gal Gadot</t>
+          <t>Vin Diesel</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>gal_gadot</t>
+          <t>vindiesel</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>103734983</v>
+        <v>103478610</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>Vin Diesel</t>
+          <t>Gal Gadot</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
-          <t>vindiesel</t>
+          <t>gal_gadot</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>103328985</v>
+        <v>103439321</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Priyanka Chopra</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>priyankachopra</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>92890335</v>
+        <v>92900385</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Deepika Padukone</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>deepikapadukone</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>78209981</v>
+        <v>78033616</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Salman Khan</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>beingsalmankhan</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>72546792</v>
+        <v>72697835</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Millie Bobby Brown</t>
+          <t>Emma Watson</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>milliebobbybrown</t>
+          <t>emmawatson</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>70932327</v>
+        <v>70889630</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Emma Watson</t>
+          <t>Millie Bobby Brown</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>emmawatson</t>
+          <t>milliebobbybrown</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>70924434</v>
+        <v>70721079</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>Will Smith</t>
+          <t>Tom Holland</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
-          <t>willsmith</t>
+          <t>tomholland2013</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>68057578</v>
+        <v>68658281</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>Tom Holland</t>
+          <t>Will Smith</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
-          <t>tomholland2013</t>
+          <t>willsmith</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>66025130</v>
+        <v>67666440</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Akshay Kumar</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>akshaykumar</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>65195814</v>
+        <v>64948769</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>Leonardo DiCaprio</t>
+          <t>Robert Downey Jr.</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
-          <t>leonardodicaprio</t>
+          <t>robertdowneyjr</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>58903709</v>
+        <v>58855119</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>Chris Hemsworth</t>
+          <t>Leonardo DiCaprio</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
-          <t>chrishemsworth</t>
+          <t>leonardodicaprio</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>58068832</v>
+        <v>58761263</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>Robert Downey Jr.</t>
+          <t>Chris Hemsworth</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
-          <t>robertdowneyjr</t>
+          <t>chrishemsworth</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>57629548</v>
+        <v>58132625</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Kris Jenner</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>krisjenner</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>50225385</v>
+        <v>50113320</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Ryan Reynolds</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>vancityreynolds</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>49341084</v>
+        <v>49202762</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Shah Rukh Khan</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>iamsrk</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>48503677</v>
+        <v>48417310</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Jason Statham</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>jasonstatham</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>45034187</v>
+        <v>46049963</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Jennifer Aniston</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>jenniferaniston</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>44720429</v>
+        <v>44660251</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Anne Hathaway</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>annehathaway</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>43842033</v>
+        <v>44526228</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Netflix</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>netflix</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>41935370</v>
+        <v>42390194</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Hugh Jackman</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>thehughjackman</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>33079017</v>
+        <v>33150880</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>YouTube</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>youtube</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>30401098</v>
+        <v>30446681</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Johnny Depp</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>johnnydepp</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>29281035</v>
+        <v>29247706</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Henry Cavill</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>henrycavill</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>28792407</v>
+        <v>28984175</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Paris Hilton</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>parishilton</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>26434569</v>
+        <v>26437892</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Stranger Things</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>strangerthingstv</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>21865582</v>
+        <v>21542832</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>Gordon Ramsay</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>gordongram</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>19455550</v>
+        <v>19491182</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Chris Evans</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>chrisevans</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>16975516</v>
+        <v>16988281</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Jason Momoa</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>prideofgypsies</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>16832349</v>
+        <v>16799928</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Nicole "Snooki" Polizzi</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>snooki</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>16606026</v>
+        <v>16610200</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Tom Cruise</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>tomcruise</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>15489340</v>
+        <v>15568321</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Caitlyn Jenner</t>
+          <t>Spotify</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>caitlynjenner</t>
+          <t>spotify</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>14530944</v>
+        <v>14523566</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Spotify</t>
+          <t>Caitlyn Jenner</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>spotify</t>
+          <t>caitlynjenner</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>14337604</v>
+        <v>14488768</v>
       </c>
     </row>
     <row r="43" spans="1:4" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Friends</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>friends</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>12553274</v>
+        <v>12580907</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Kandi Burruss</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>kandi</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>10397714</v>
+        <v>10389361</v>
       </c>
     </row>
     <row r="45" spans="1:4" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Game of Thrones</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>gameofthrones</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>9235520</v>
+        <v>9232890</v>
       </c>
     </row>
     <row r="46" spans="1:4" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Molly-Mae Hague</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>mollymae</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>8731600</v>
+        <v>8706988</v>
       </c>
     </row>
     <row r="47" spans="1:4" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Bear Grylls</t>
+          <t>Jackie Chan</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>beargrylls</t>
+          <t>jackiechan</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>8501433</v>
+        <v>8512356</v>
       </c>
     </row>
     <row r="48" spans="1:4" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>Jackie Chan</t>
+          <t>Bear Grylls</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
-          <t>jackiechan</t>
+          <t>beargrylls</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>8391045</v>
+        <v>8501840</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Charlize Theron</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>charlizeafrica</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>8285622</v>
+        <v>8329609</v>
       </c>
     </row>
     <row r="50" spans="1:4" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Jenni "JWoww" Farley</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>jwoww</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>7669174</v>
+        <v>7673779</v>
       </c>
     </row>
     <row r="51" spans="1:4" customHeight="0">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Porsha Williams</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>porsha4real</t>
         </is>
       </c>
       <c r="D51" s="2">
-        <v>7540035</v>
+        <v>7564491</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="0">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Disney+</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>disneyplus</t>
         </is>
       </c>
       <c r="D52" s="2">
-        <v>7164186</v>
+        <v>7424394</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="0">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Tyra Banks</t>
+          <t>Amazon Prime Video</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>tyrabanks</t>
+          <t>primevideo</t>
         </is>
       </c>
       <c r="D53" s="2">
-        <v>7045755</v>
+        <v>7170675</v>
       </c>
     </row>
     <row r="54" spans="1:4" customHeight="0">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Peaky Blinders</t>
+          <t>Tyra Banks</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>peakyblinders</t>
+          <t>tyrabanks</t>
         </is>
       </c>
       <c r="D54" s="2">
-        <v>6968891</v>
+        <v>7029162</v>
       </c>
     </row>
     <row r="55" spans="1:4" customHeight="0">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>tagesschau24</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>tagesschau</t>
         </is>
       </c>
       <c r="D55" s="2">
-        <v>6886407</v>
+        <v>6974423</v>
       </c>
     </row>
     <row r="56" spans="1:4" customHeight="0">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Amazon Prime Video</t>
+          <t>Peaky Blinders</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>primevideo</t>
+          <t>peakyblinders</t>
         </is>
       </c>
       <c r="D56" s="2">
-        <v>6857080</v>
+        <v>6907468</v>
       </c>
     </row>
     <row r="57" spans="1:4" customHeight="0">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>Chelsea Houska</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>chelseahouska</t>
         </is>
       </c>
       <c r="D57" s="2">
-        <v>6568156</v>
+        <v>6557259</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="0">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Crunchyroll</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>crunchyroll</t>
         </is>
       </c>
       <c r="D58" s="2">
-        <v>6376083</v>
+        <v>6492043</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="0">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Bridgerton</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>bridgertonnetflix</t>
         </is>
       </c>
       <c r="D59" s="2">
-        <v>6142588</v>
+        <v>6085109</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="0">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Euphoria</t>
+          <t>Rick and Morty</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>euphoria</t>
+          <t>rickandmorty</t>
         </is>
       </c>
       <c r="D60" s="2">
-        <v>6068111</v>
+        <v>6076774</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="0">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Twitch</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>twitch</t>
         </is>
       </c>
       <c r="D61" s="2">
-        <v>6029704</v>
+        <v>6026072</v>
       </c>
     </row>
     <row r="62" spans="1:4" customHeight="0">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Rick and Morty</t>
+          <t>Euphoria</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>rickandmorty</t>
+          <t>euphoria</t>
         </is>
       </c>
       <c r="D62" s="2">
-        <v>5997547</v>
+        <v>5976930</v>
       </c>
     </row>
     <row r="63" spans="1:4" customHeight="0">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>Lauren Conrad</t>
+          <t>Apple Music</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
-          <t>laurenconrad</t>
+          <t>applemusic</t>
         </is>
       </c>
       <c r="D63" s="2">
-        <v>5752086</v>
+        <v>5804066</v>
       </c>
     </row>
     <row r="64" spans="1:4" customHeight="0">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Apple Music</t>
+          <t>Lauren Conrad</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>applemusic</t>
+          <t>laurenconrad</t>
         </is>
       </c>
       <c r="D64" s="2">
-        <v>5742378</v>
+        <v>5739558</v>
       </c>
     </row>
     <row r="65" spans="1:4" customHeight="0">
       <c r="A65" s="2">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Apple TV+</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>appletv</t>
         </is>
       </c>
       <c r="D65" s="2">
-        <v>5560875</v>
+        <v>5717112</v>
       </c>
     </row>
     <row r="66" spans="1:4" customHeight="0">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Vicky Pattison</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>vickypattison</t>
         </is>
       </c>
       <c r="D66" s="2">
-        <v>5442967</v>
+        <v>5428519</v>
       </c>
     </row>
     <row r="67" spans="1:4" customHeight="0">
       <c r="A67" s="2">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Jonathan Van Ness</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>jvn</t>
         </is>
       </c>
       <c r="D67" s="2">
-        <v>5074017</v>
+        <v>5044548</v>
       </c>
     </row>
     <row r="68" spans="1:4" customHeight="0">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Kristin Cavallari</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>kristincavallari</t>
         </is>
       </c>
       <c r="D68" s="2">
-        <v>4915384</v>
+        <v>4919596</v>
       </c>
     </row>
     <row r="69" spans="1:4" customHeight="0">
       <c r="A69" s="2">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
           <t>NeNe Leakes</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
           <t>neneleakes</t>
         </is>
       </c>
       <c r="D69" s="2">
-        <v>4378230</v>
+        <v>4412413</v>
       </c>
     </row>
     <row r="70" spans="1:4" customHeight="0">
       <c r="A70" s="2">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
           <t>Kyle Richards</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
           <t>kylerichards18</t>
         </is>
       </c>
       <c r="D70" s="2">
-        <v>4300196</v>
+        <v>4304334</v>
       </c>
     </row>
     <row r="71" spans="1:4" customHeight="0">
       <c r="A71" s="2">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Bethenny Frankel</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>bethennyfrankel</t>
         </is>
       </c>
       <c r="D71" s="2">
-        <v>4047761</v>
+        <v>4040809</v>
       </c>
     </row>
     <row r="72" spans="1:4" customHeight="0">
       <c r="A72" s="2">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Cynthia Bailey</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>cynthiabailey</t>
         </is>
       </c>
       <c r="D72" s="2">
-        <v>3987178</v>
+        <v>3985103</v>
       </c>
     </row>
     <row r="73" spans="1:4" customHeight="0">
       <c r="A73" s="2">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Yellowstone</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>yellowstone</t>
         </is>
       </c>
       <c r="D73" s="2">
-        <v>3646999</v>
+        <v>3651716</v>
       </c>
     </row>
     <row r="74" spans="1:4" customHeight="0">
       <c r="A74" s="2">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Tan France</t>
+          <t>Elyas M'Barek</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>tanfrance</t>
+          <t>elyas_mbarek</t>
         </is>
       </c>
       <c r="D74" s="2">
-        <v>3611641</v>
+        <v>3600628</v>
       </c>
     </row>
     <row r="75" spans="1:4" customHeight="0">
       <c r="A75" s="2">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Elyas M'Barek</t>
+          <t>Tan France</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>elyas_mbarek</t>
+          <t>tanfrance</t>
         </is>
       </c>
       <c r="D75" s="2">
-        <v>3608976</v>
+        <v>3594619</v>
       </c>
     </row>
     <row r="76" spans="1:4" customHeight="0">
       <c r="A76" s="2">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Squid Game</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>squidgamenetflix</t>
         </is>
       </c>
       <c r="D76" s="2">
-        <v>3577672</v>
+        <v>3468806</v>
       </c>
     </row>
     <row r="77" spans="1:4" customHeight="0">
       <c r="A77" s="2">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Wednesday</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>wednesdaynetflix</t>
         </is>
       </c>
       <c r="D77" s="2">
-        <v>3442254</v>
+        <v>3393351</v>
       </c>
     </row>
     <row r="78" spans="1:4" customHeight="0">
       <c r="A78" s="2">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>The Big Bang Theory</t>
+          <t>Peacock</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>bigbangtheory</t>
+          <t>peacock</t>
         </is>
       </c>
       <c r="D78" s="2">
-        <v>3257852</v>
+        <v>3313204</v>
       </c>
     </row>
     <row r="79" spans="1:4" customHeight="0">
       <c r="A79" s="2">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>Lisa Vanderpump</t>
+          <t>The Big Bang Theory</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>lisavanderpump</t>
+          <t>bigbangtheory</t>
         </is>
       </c>
       <c r="D79" s="2">
-        <v>3238618</v>
+        <v>3280869</v>
       </c>
     </row>
     <row r="80" spans="1:4" customHeight="0">
       <c r="A80" s="2">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>Ariana Madix</t>
+          <t>Lisa Vanderpump</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
-          <t>arianamadix</t>
+          <t>lisavanderpump</t>
         </is>
       </c>
       <c r="D80" s="2">
-        <v>3207523</v>
+        <v>3241604</v>
       </c>
     </row>
     <row r="81" spans="1:4" customHeight="0">
       <c r="A81" s="2">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>Peacock</t>
+          <t>Ariana Madix</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
-          <t>peacock</t>
+          <t>arianamadix</t>
         </is>
       </c>
       <c r="D81" s="2">
-        <v>3164711</v>
+        <v>3241113</v>
       </c>
     </row>
     <row r="82" spans="1:4" customHeight="0">
       <c r="A82" s="2">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>The Boys</t>
+          <t>Hulu</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>theboystv</t>
+          <t>hulu</t>
         </is>
       </c>
       <c r="D82" s="2">
-        <v>3094384</v>
+        <v>3174427</v>
       </c>
     </row>
     <row r="83" spans="1:4" customHeight="0">
       <c r="A83" s="2">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Palina Rojinski</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>palinski</t>
         </is>
       </c>
       <c r="D83" s="2">
-        <v>3082211</v>
+        <v>3070662</v>
       </c>
     </row>
     <row r="84" spans="1:4" customHeight="0">
       <c r="A84" s="2">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Hulu</t>
+          <t>The Boys</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>hulu</t>
+          <t>theboystv</t>
         </is>
       </c>
       <c r="D84" s="2">
-        <v>3059834</v>
+        <v>3049580</v>
       </c>
     </row>
     <row r="85" spans="1:4" customHeight="0">
       <c r="A85" s="2">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Sex Education</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>sexeducation</t>
         </is>
       </c>
       <c r="D85" s="2">
-        <v>2965838</v>
+        <v>2939694</v>
       </c>
     </row>
     <row r="86" spans="1:4" customHeight="0">
       <c r="A86" s="2">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Cobra Kai</t>
+          <t>The Office</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>cobrakaiseries</t>
+          <t>theoffice</t>
         </is>
       </c>
       <c r="D86" s="2">
-        <v>2702934</v>
+        <v>2722674</v>
       </c>
     </row>
     <row r="87" spans="1:4" customHeight="0">
       <c r="A87" s="2">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>The Office</t>
+          <t>YouTube Music</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>theoffice</t>
+          <t>youtubemusic</t>
         </is>
       </c>
       <c r="D87" s="2">
-        <v>2697103</v>
+        <v>2667494</v>
       </c>
     </row>
     <row r="88" spans="1:4" customHeight="0">
       <c r="A88" s="2">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>YouTube Music</t>
+          <t>Cobra Kai</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>youtubemusic</t>
+          <t>cobrakaiseries</t>
         </is>
       </c>
       <c r="D88" s="2">
-        <v>2663287</v>
+        <v>2666453</v>
       </c>
     </row>
     <row r="89" spans="1:4" customHeight="0">
       <c r="A89" s="2">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>The Umbrella Academy</t>
+          <t>Paramount+</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>umbrellaacad</t>
+          <t>paramountplus</t>
         </is>
       </c>
       <c r="D89" s="2">
-        <v>2568434</v>
+        <v>2560331</v>
       </c>
     </row>
     <row r="90" spans="1:4" customHeight="0">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Damian Hardung</t>
+          <t>The Umbrella Academy</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>damianhardung</t>
+          <t>umbrellaacad</t>
         </is>
       </c>
       <c r="D90" s="2">
-        <v>2512794</v>
+        <v>2543648</v>
       </c>
     </row>
     <row r="91" spans="1:4" customHeight="0">
       <c r="A91" s="2">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>House of the Dragon</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>houseofthedragonhbo</t>
         </is>
       </c>
       <c r="D91" s="2">
-        <v>2459879</v>
+        <v>2537225</v>
       </c>
     </row>
     <row r="92" spans="1:4" customHeight="0">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Lala Kent</t>
+          <t>Damian Hardung</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>lalakent</t>
+          <t>damianhardung</t>
         </is>
       </c>
       <c r="D92" s="2">
-        <v>2388649</v>
+        <v>2536278</v>
       </c>
     </row>
     <row r="93" spans="1:4" customHeight="0">
       <c r="A93" s="2">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Paramount+</t>
+          <t>Breaking Bad</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>paramountplus</t>
+          <t>breakingbad</t>
         </is>
       </c>
       <c r="D93" s="2">
-        <v>2375719</v>
+        <v>2416594</v>
       </c>
     </row>
     <row r="94" spans="1:4" customHeight="0">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>The Walking Dead</t>
+          <t>Lala Kent</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>thewalkingdead</t>
+          <t>lalakent</t>
         </is>
       </c>
       <c r="D94" s="2">
-        <v>2273540</v>
+        <v>2397862</v>
       </c>
     </row>
     <row r="95" spans="1:4" customHeight="0">
       <c r="A95" s="2">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>Teresa Giudice</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>teresagiudice</t>
         </is>
       </c>
       <c r="D95" s="2">
-        <v>2271334</v>
+        <v>2274692</v>
       </c>
     </row>
     <row r="96" spans="1:4" customHeight="0">
       <c r="A96" s="2">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>The Simpsons</t>
+          <t>The Walking Dead</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>thesimpsons</t>
+          <t>thewalkingdead</t>
         </is>
       </c>
       <c r="D96" s="2">
-        <v>2097355</v>
+        <v>2255529</v>
       </c>
     </row>
     <row r="97" spans="1:4" customHeight="0">
       <c r="A97" s="2">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Spencer Pratt</t>
+          <t>The Simpsons</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>spencerpratt</t>
+          <t>thesimpsons</t>
         </is>
       </c>
       <c r="D97" s="2">
-        <v>1975660</v>
+        <v>2108444</v>
       </c>
     </row>
     <row r="98" spans="1:4" customHeight="0">
       <c r="A98" s="2">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Breaking Bad</t>
+          <t>Spencer Pratt</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>breakingbad</t>
+          <t>spencerpratt</t>
         </is>
       </c>
       <c r="D98" s="2">
-        <v>1895468</v>
+        <v>1965302</v>
       </c>
     </row>
     <row r="99" spans="1:4" customHeight="0">
       <c r="A99" s="2">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Teddy Teclebrhan</t>
+          <t>Tubi</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>teddyteclebrhan</t>
+          <t>tubi</t>
         </is>
       </c>
       <c r="D99" s="2">
-        <v>1757068</v>
+        <v>1757035</v>
       </c>
     </row>
     <row r="100" spans="1:4" customHeight="0">
       <c r="A100" s="2">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>The Last of Us</t>
+          <t>Teddy Teclebrhan</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>thelastofus</t>
+          <t>teddyteclebrhan</t>
         </is>
       </c>
       <c r="D100" s="2">
-        <v>1746707</v>
+        <v>1756698</v>
       </c>
     </row>
     <row r="101" spans="1:4" customHeight="0">
       <c r="A101" s="2">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Tubi</t>
+          <t>The Last of Us</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>tubi</t>
+          <t>thelastofus</t>
         </is>
       </c>
       <c r="D101" s="2">
-        <v>1742458</v>
+        <v>1730907</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>