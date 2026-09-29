--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -137,1833 +137,1833 @@
         <is>
           <t>Instagram-Handle</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Follower</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>MrBeast (Jimmy Donaldson)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>mrbeast</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>88207803</v>
+        <v>89544444</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Burak Özdemir (CZN Burak)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>cznburak</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>51196969</v>
+        <v>51014958</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Tasty</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>buzzfeedtasty</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>43177605</v>
+        <v>43035653</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Younes Zarou</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>youneszarou</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>25984581</v>
+        <v>26082896</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Chris Bumstead</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>cbum</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>25751846</v>
+        <v>25970827</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Vladimir Shmondenko (Anatoly)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>vladimirshmondenko</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>24695462</v>
+        <v>24484711</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>Gordon Ramsay</t>
+          <t>Jordan Howlett</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
-          <t>gordongram</t>
+          <t>jordan_the_stallion8</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>19455550</v>
+        <v>19862151</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>PewDiePie (Felix Kjellberg)</t>
+          <t>Gordon Ramsay</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
-          <t>pewdiepie</t>
+          <t>gordongram</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>19363737</v>
+        <v>19491182</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>Jordan Howlett</t>
+          <t>PewDiePie (Felix Kjellberg)</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
-          <t>jordan_the_stallion8</t>
+          <t>pewdiepie</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>19207013</v>
+        <v>19314016</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Bretman Rock</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>bretmanrock</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>19051599</v>
+        <v>19029485</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>James Charles</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>jamescharles</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>18788711</v>
+        <v>18667664</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>NikkieTutorials (Nikkie de Jager)</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>nikkietutorials</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>18587591</v>
+        <v>18566716</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>Supercar Blondie (Alex Hirschi)</t>
+          <t>Kai Cenat</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
-          <t>supercarblondie</t>
+          <t>kaicenat</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>17484419</v>
+        <v>17471433</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>ElRubius (Rubén Doblas)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>elrubiuswtf</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>17424937</v>
+        <v>17398892</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Kai Cenat</t>
+          <t>Supercar Blondie (Alex Hirschi)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>kaicenat</t>
+          <t>supercarblondie</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>17263483</v>
+        <v>17384415</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Tibo InShape</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>tiboinshape</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>16958642</v>
+        <v>16766013</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>AuronPlay (Raúl Álvarez)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>auronplay</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>16659199</v>
+        <v>16679597</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Ibai Llanos</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>ibaillanos</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>16334138</v>
+        <v>16580244</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Kayla Itsines</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>kayla_itsines</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>15382791</v>
+        <v>15367204</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Michelle Lewin</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>michelle_lewin</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>14978317</v>
+        <v>14925973</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Mario Dedivanovic (MakeupByMario)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>makeupbymario</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>13857403</v>
+        <v>13884420</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Yanet Garcia</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>iamyanetgarcia</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>13271168</v>
+        <v>13295516</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>KSI (JJ Olatunji)</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>ksi</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>12992728</v>
+        <v>12952463</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Jen Selter</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>jenselter</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>12875009</v>
+        <v>12832915</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Jeffree Star</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>jeffreestar</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>12787014</v>
+        <v>12740705</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Heidi Klum</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>heidiklum</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>12611779</v>
+        <v>12634485</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
           <t>Markiplier (Mark Fischbach)</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
           <t>markiplier</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>12540561</v>
+        <v>12553387</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
           <t>Ninja (Tyler Blevins)</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
           <t>ninja</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>11446289</v>
+        <v>11387559</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Jamie Oliver</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>jamieoliver</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>10578651</v>
+        <v>10581953</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Pamela Reif</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>pamela_rf</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>8733435</v>
+        <v>8690895</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
           <t>Jaclyn Hill</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
           <t>jaclynhill</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>8259091</v>
+        <v>8231514</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
           <t>Jacksepticeye (Seán McLoughlin)</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
           <t>jacksepticeye</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>8075576</v>
+        <v>8052148</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Ulisses Williams (Ulissesworld)</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>ulissesworld</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>7973343</v>
+        <v>7929073</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>Bianca "Bibi" Heinicke</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
           <t>biancaheinicke</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>7767758</v>
+        <v>7738999</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>TheGrefg (David Cánovas)</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
           <t>thegrefg</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>7622755</v>
+        <v>7655583</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Simeon Panda</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>simeonpanda</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>7521330</v>
+        <v>7481625</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Nikita Dragun</t>
+          <t>FaZe Rug (Brian Awadis)</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>nikitadragun</t>
+          <t>fazerug</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>7389100</v>
+        <v>7397673</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>FaZe Rug (Brian Awadis)</t>
+          <t>Nadia Caterina Munno (The Pasta Queen)</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
-          <t>fazerug</t>
+          <t>the_pastaqueen</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>7363202</v>
+        <v>7346930</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Total Gaming (Ajay)</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>totalgaming_official</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>7355466</v>
+        <v>7341497</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>Nadia Caterina Munno (The Pasta Queen)</t>
+          <t>Nikita Dragun</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
-          <t>the_pastaqueen</t>
+          <t>nikitadragun</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>7213423</v>
+        <v>7328620</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Negin Mirsalehi</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>negin_mirsalehi</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>6915730</v>
+        <v>6904986</v>
       </c>
     </row>
     <row r="43" spans="1:4" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Kai Greene</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>kaigreene</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>6775895</v>
+        <v>6744305</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
           <t>Dagi Bee</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
           <t>dagibee</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>6527687</v>
+        <v>6517640</v>
       </c>
     </row>
     <row r="45" spans="1:4" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
           <t>Shirin David</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
           <t>shirindavid</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>6457269</v>
+        <v>6452627</v>
       </c>
     </row>
     <row r="46" spans="1:4" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Miniminter (Simon Minter)</t>
+          <t>Julian Claßen (Julienco)</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>miniminter</t>
+          <t>julienco_</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>6090178</v>
+        <v>6078899</v>
       </c>
     </row>
     <row r="47" spans="1:4" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>Julian Claßen (Julienco)</t>
+          <t>Miniminter (Simon Minter)</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>julienco_</t>
+          <t>miniminter</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>6087938</v>
+        <v>6062105</v>
       </c>
     </row>
     <row r="48" spans="1:4" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>David Laid</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>davidlaid</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>5895493</v>
+        <v>6004635</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Pat McGrath</t>
+          <t>Carleigh Bodrug (Plant You)</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
-          <t>patmcgrathreal</t>
+          <t>plantyou</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>5873030</v>
+        <v>5921239</v>
       </c>
     </row>
     <row r="50" spans="1:4" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>Mo Vlogs (Mohamed Beiraghdary)</t>
+          <t>Pat McGrath</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
-          <t>movlogs</t>
+          <t>patmcgrathreal</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>5826326</v>
+        <v>5840444</v>
       </c>
     </row>
     <row r="51" spans="1:4" customHeight="0">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Lazar Angelov</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>lazar_angelov_official</t>
         </is>
       </c>
       <c r="D51" s="2">
-        <v>5812510</v>
+        <v>5783868</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="0">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>Carleigh Bodrug (Plant You)</t>
+          <t>Mo Vlogs (Mohamed Beiraghdary)</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
-          <t>plantyou</t>
+          <t>movlogs</t>
         </is>
       </c>
       <c r="D52" s="2">
-        <v>5785893</v>
+        <v>5743784</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="0">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Tieghan Gerard (Half Baked Harvest)</t>
+          <t>Huda Kattan</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>halfbakedharvest</t>
+          <t>huda</t>
         </is>
       </c>
       <c r="D53" s="2">
-        <v>5376416</v>
+        <v>5516326</v>
       </c>
     </row>
     <row r="54" spans="1:4" customHeight="0">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Huda Kattan</t>
+          <t>Tieghan Gerard (Half Baked Harvest)</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>huda</t>
+          <t>halfbakedharvest</t>
         </is>
       </c>
       <c r="D54" s="2">
-        <v>5371148</v>
+        <v>5360279</v>
       </c>
     </row>
     <row r="55" spans="1:4" customHeight="0">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
           <t>Larry Wheels</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
           <t>larrywheels</t>
         </is>
       </c>
       <c r="D55" s="2">
-        <v>5323581</v>
+        <v>5268882</v>
       </c>
     </row>
     <row r="56" spans="1:4" customHeight="0">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
           <t>Alica Schmidt</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
           <t>alicasmd</t>
         </is>
       </c>
       <c r="D56" s="2">
-        <v>5273098</v>
+        <v>5215437</v>
       </c>
     </row>
     <row r="57" spans="1:4" customHeight="0">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
           <t>SSSniperWolf (Alia Shelesh)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
           <t>sssniperwolf</t>
         </is>
       </c>
       <c r="D57" s="2">
-        <v>5075736</v>
+        <v>5051003</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="0">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Stefanie Giesinger</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>stefaniegiesinger</t>
         </is>
       </c>
       <c r="D58" s="2">
-        <v>4904743</v>
+        <v>4892549</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="0">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Yumna Jawad (Feel Good Foodie)</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>feelgoodfoodie</t>
         </is>
       </c>
       <c r="D59" s="2">
-        <v>4823326</v>
+        <v>4813472</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="0">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Julien Bam</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>julienbam</t>
         </is>
       </c>
       <c r="D60" s="2">
-        <v>4822858</v>
+        <v>4811738</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="0">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>Leonie Hanne</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>leoniehanne</t>
         </is>
       </c>
       <c r="D61" s="2">
-        <v>4736373</v>
+        <v>4729112</v>
       </c>
     </row>
     <row r="62" spans="1:4" customHeight="0">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Joe Wicks (The Body Coach)</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>thebodycoach</t>
         </is>
       </c>
       <c r="D62" s="2">
-        <v>4697788</v>
+        <v>4689024</v>
       </c>
     </row>
     <row r="63" spans="1:4" customHeight="0">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Carli Bybel</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>carlibel</t>
         </is>
       </c>
       <c r="D63" s="2">
-        <v>4577216</v>
+        <v>4559152</v>
       </c>
     </row>
     <row r="64" spans="1:4" customHeight="0">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>Tabitha Brown</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>iamtabithabrown</t>
         </is>
       </c>
       <c r="D64" s="2">
-        <v>4513330</v>
+        <v>4521680</v>
       </c>
     </row>
     <row r="65" spans="1:4" customHeight="0">
       <c r="A65" s="2">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>Caro Daur</t>
+          <t>Nick DiGiovanni</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
-          <t>carodaur</t>
+          <t>nick.digiovanni</t>
         </is>
       </c>
       <c r="D65" s="2">
-        <v>4497471</v>
+        <v>4488827</v>
       </c>
     </row>
     <row r="66" spans="1:4" customHeight="0">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Nick DiGiovanni</t>
+          <t>Caro Daur</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>nick.digiovanni</t>
+          <t>carodaur</t>
         </is>
       </c>
       <c r="D66" s="2">
-        <v>4407897</v>
+        <v>4481517</v>
       </c>
     </row>
     <row r="67" spans="1:4" customHeight="0">
       <c r="A67" s="2">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Rosanna Pansino</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>rosannapansino</t>
         </is>
       </c>
       <c r="D67" s="2">
-        <v>4240145</v>
+        <v>4234495</v>
       </c>
     </row>
     <row r="68" spans="1:4" customHeight="0">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Patrick Starrr</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>patrickstarrr</t>
         </is>
       </c>
       <c r="D68" s="2">
-        <v>4157746</v>
+        <v>4156336</v>
       </c>
     </row>
     <row r="69" spans="1:4" customHeight="0">
       <c r="A69" s="2">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Mongraal (Kyle Jackson)</t>
+          <t>Jeff Nippard</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>mongraal</t>
+          <t>jeffnippard</t>
         </is>
       </c>
       <c r="D69" s="2">
-        <v>4089418</v>
+        <v>4098608</v>
       </c>
     </row>
     <row r="70" spans="1:4" customHeight="0">
       <c r="A70" s="2">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Jeff Nippard</t>
+          <t>Desi Perkins</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>jeffnippard</t>
+          <t>desiperkins</t>
         </is>
       </c>
       <c r="D70" s="2">
-        <v>4059443</v>
+        <v>4052801</v>
       </c>
     </row>
     <row r="71" spans="1:4" customHeight="0">
       <c r="A71" s="2">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Desi Perkins</t>
+          <t>Mongraal (Kyle Jackson)</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>desiperkins</t>
+          <t>mongraal</t>
         </is>
       </c>
       <c r="D71" s="2">
-        <v>4052066</v>
+        <v>4049128</v>
       </c>
     </row>
     <row r="72" spans="1:4" customHeight="0">
       <c r="A72" s="2">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Whitney Simmons</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>whitneyysimmons</t>
         </is>
       </c>
       <c r="D72" s="2">
-        <v>4033654</v>
+        <v>4018143</v>
       </c>
     </row>
     <row r="73" spans="1:4" customHeight="0">
       <c r="A73" s="2">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Bradley Martyn</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>bradleymartyn</t>
         </is>
       </c>
       <c r="D73" s="2">
-        <v>4026542</v>
+        <v>4000625</v>
       </c>
     </row>
     <row r="74" spans="1:4" customHeight="0">
       <c r="A74" s="2">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Tfue (Turner Tenney)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>tfue</t>
         </is>
       </c>
       <c r="D74" s="2">
-        <v>4001309</v>
+        <v>3975444</v>
       </c>
     </row>
     <row r="75" spans="1:4" customHeight="0">
       <c r="A75" s="2">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Bugha (Kyle Giersdorf)</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>bugha</t>
         </is>
       </c>
       <c r="D75" s="2">
-        <v>4000633</v>
+        <v>3972283</v>
       </c>
     </row>
     <row r="76" spans="1:4" customHeight="0">
       <c r="A76" s="2">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Irick Wiggins (Ketosnackz)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>ketosnackz</t>
         </is>
       </c>
       <c r="D76" s="2">
-        <v>3950300</v>
+        <v>3962815</v>
       </c>
     </row>
     <row r="77" spans="1:4" customHeight="0">
       <c r="A77" s="2">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Maya Leinenbach (Fitgreenmind)</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>fitgreenmind</t>
         </is>
       </c>
       <c r="D77" s="2">
-        <v>3939400</v>
+        <v>3925128</v>
       </c>
     </row>
     <row r="78" spans="1:4" customHeight="0">
       <c r="A78" s="2">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>Chris Burkard</t>
+          <t>DanTDM (Daniel Middleton)</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
-          <t>chrisburkard</t>
+          <t>dantdm</t>
         </is>
       </c>
       <c r="D78" s="2">
-        <v>3792565</v>
+        <v>3862738</v>
       </c>
     </row>
     <row r="79" spans="1:4" customHeight="0">
       <c r="A79" s="2">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>DanTDM (Daniel Middleton)</t>
+          <t>Chris Burkard</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
-          <t>dantdm</t>
+          <t>chrisburkard</t>
         </is>
       </c>
       <c r="D79" s="2">
-        <v>3770415</v>
+        <v>3784162</v>
       </c>
     </row>
     <row r="80" spans="1:4" customHeight="0">
       <c r="A80" s="2">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Manny Mua (Manny Gutierrez)</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>mannymua733</t>
         </is>
       </c>
       <c r="D80" s="2">
-        <v>3765820</v>
+        <v>3759237</v>
       </c>
     </row>
     <row r="81" spans="1:4" customHeight="0">
       <c r="A81" s="2">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Nick Eh 30 (Nick Amyoony)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>nickeh30</t>
         </is>
       </c>
       <c r="D81" s="2">
-        <v>3655290</v>
+        <v>3632717</v>
       </c>
     </row>
     <row r="82" spans="1:4" customHeight="0">
       <c r="A82" s="2">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
           <t>Jonathan Cheban (Foodgod)</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
           <t>foodgod</t>
         </is>
       </c>
       <c r="D82" s="2">
-        <v>3611833</v>
+        <v>3599297</v>
       </c>
     </row>
     <row r="83" spans="1:4" customHeight="0">
       <c r="A83" s="2">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
           <t>Shayla Mitchell (Makeupshayla)</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
           <t>makeupshayla</t>
         </is>
       </c>
       <c r="D83" s="2">
-        <v>3365359</v>
+        <v>3360587</v>
       </c>
     </row>
     <row r="84" spans="1:4" customHeight="0">
       <c r="A84" s="2">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
           <t>TimTheTatman (Tim Betar)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
           <t>timthetatman</t>
         </is>
       </c>
       <c r="D84" s="2">
-        <v>3353543</v>
+        <v>3344243</v>
       </c>
     </row>
     <row r="85" spans="1:4" customHeight="0">
       <c r="A85" s="2">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
           <t>Lena Gercke</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
           <t>lenagercke</t>
         </is>
       </c>
       <c r="D85" s="2">
-        <v>3320263</v>
+        <v>3314465</v>
       </c>
     </row>
     <row r="86" spans="1:4" customHeight="0">
       <c r="A86" s="2">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>DrLupo (Ben Lupo)</t>
+          <t>Krissy Cela</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>drlupo</t>
+          <t>krissycela</t>
         </is>
       </c>
       <c r="D86" s="2">
-        <v>3263028</v>
+        <v>3255851</v>
       </c>
     </row>
     <row r="87" spans="1:4" customHeight="0">
       <c r="A87" s="2">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Krissy Cela</t>
+          <t>DrLupo (Ben Lupo)</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>krissycela</t>
+          <t>drlupo</t>
         </is>
       </c>
       <c r="D87" s="2">
-        <v>3253839</v>
+        <v>3246659</v>
       </c>
     </row>
     <row r="88" spans="1:4" customHeight="0">
       <c r="A88" s="2">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
           <t>The Bucket List Family</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
           <t>thebucketlistfamily</t>
         </is>
       </c>
       <c r="D88" s="2">
-        <v>3187881</v>
+        <v>3210760</v>
       </c>
     </row>
     <row r="89" spans="1:4" customHeight="0">
       <c r="A89" s="2">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Valkyrae (Rachell Hofstetter)</t>
+          <t>Nigella Lawson</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>valkyrae</t>
+          <t>nigellalawson</t>
         </is>
       </c>
       <c r="D89" s="2">
-        <v>3187443</v>
+        <v>3198272</v>
       </c>
     </row>
     <row r="90" spans="1:4" customHeight="0">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Cassey Ho (Blogilates)</t>
+          <t>Valkyrae (Rachell Hofstetter)</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>blogilates</t>
+          <t>valkyrae</t>
         </is>
       </c>
       <c r="D90" s="2">
-        <v>3165626</v>
+        <v>3166953</v>
       </c>
     </row>
     <row r="91" spans="1:4" customHeight="0">
       <c r="A91" s="2">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Nigella Lawson</t>
+          <t>Cassey Ho (Blogilates)</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>nigellalawson</t>
+          <t>blogilates</t>
         </is>
       </c>
       <c r="D91" s="2">
-        <v>3162080</v>
+        <v>3154208</v>
       </c>
     </row>
     <row r="92" spans="1:4" customHeight="0">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
           <t>Massy Arias</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
           <t>massy.arias</t>
         </is>
       </c>
       <c r="D92" s="2">
-        <v>3113001</v>
+        <v>3120326</v>
       </c>
     </row>
     <row r="93" spans="1:4" customHeight="0">
       <c r="A93" s="2">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
           <t>Manny Khoshbin</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
           <t>mannykhoshbin</t>
         </is>
       </c>
       <c r="D93" s="2">
-        <v>3102935</v>
+        <v>3080965</v>
       </c>
     </row>
     <row r="94" spans="1:4" customHeight="0">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Murad Osmann</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>muradosmann</t>
         </is>
       </c>
       <c r="D94" s="2">
-        <v>3071000</v>
+        <v>3055230</v>
       </c>
     </row>
     <row r="95" spans="1:4" customHeight="0">
       <c r="A95" s="2">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
           <t>TommyInnit (Thomas Simons)</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
           <t>tommyinnit</t>
         </is>
       </c>
       <c r="D95" s="2">
-        <v>3010404</v>
+        <v>2993381</v>
       </c>
     </row>
     <row r="96" spans="1:4" customHeight="0">
       <c r="A96" s="2">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
           <t>Kelsey Wells</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
           <t>kelseywells</t>
         </is>
       </c>
       <c r="D96" s="2">
-        <v>2921790</v>
+        <v>2903590</v>
       </c>
     </row>
     <row r="97" spans="1:4" customHeight="0">
       <c r="A97" s="2">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Salomondrin (Alejandro Salomon)</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>salomondrin</t>
         </is>
       </c>
       <c r="D97" s="2">
-        <v>2762946</v>
+        <v>2750521</v>
       </c>
     </row>
     <row r="98" spans="1:4" customHeight="0">
       <c r="A98" s="2">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>Demi Bagby</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>demibagby</t>
         </is>
       </c>
       <c r="D98" s="2">
-        <v>2659504</v>
+        <v>2648264</v>
       </c>
     </row>
     <row r="99" spans="1:4" customHeight="0">
       <c r="A99" s="2">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Alexia Clark</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>alexia_clark</t>
         </is>
       </c>
       <c r="D99" s="2">
-        <v>2643146</v>
+        <v>2637758</v>
       </c>
     </row>
     <row r="100" spans="1:4" customHeight="0">
       <c r="A100" s="2">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
           <t>Jennifer Tuffen (izkiz)</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
           <t>izkiz</t>
         </is>
       </c>
       <c r="D100" s="2">
-        <v>2532446</v>
+        <v>2527070</v>
       </c>
     </row>
     <row r="101" spans="1:4" customHeight="0">
       <c r="A101" s="2">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
           <t>Emily Skye</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
           <t>emilyskyefit</t>
         </is>
       </c>
       <c r="D101" s="2">
-        <v>2521370</v>
+        <v>2511114</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>