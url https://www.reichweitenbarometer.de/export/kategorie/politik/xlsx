--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -137,1833 +137,1833 @@
         <is>
           <t>Instagram-Handle</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Follower</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>Narendra Modi (Indien)</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>narendramodi</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>106045232</v>
+        <v>106801197</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Donald Trump (USA)</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>realdonaldtrump</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>44117060</v>
+        <v>44041504</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Volodymyr Zelensky</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>zelenskyy_official</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>16035154</v>
+        <v>16047117</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Luiz Inácio Lula da Silva (Brasilien)</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>lulaoficial</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>14816784</v>
+        <v>15303888</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Recep Tayyip Erdoğan (Türkei)</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>rterdogan</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>11556466</v>
+        <v>11581449</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Giorgia Meloni (Italien)</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>giorgiameloni</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>8095313</v>
+        <v>8135632</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Emmanuel Macron (Frankreich)</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>emmanuelmacron</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>6906572</v>
+        <v>6975894</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Javier Milei (Argentinien)</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>javiermilei</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>6394251</v>
+        <v>6353899</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Benjamin Netanyahu (Israel)</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>b.netanyahu</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>3842341</v>
+        <v>4067262</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Claudia Sheinbaum (Mexiko)</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>claudia_shein</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>3464006</v>
+        <v>3557671</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>Rishi Sunak</t>
+          <t>Gustavo Petro (Kolumbien)</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
-          <t>rishisunakmp</t>
+          <t>gustavopetrourrego</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>3245843</v>
+        <v>3246898</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>Gustavo Petro (Kolumbien)</t>
+          <t>Rishi Sunak</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
-          <t>gustavopetrourrego</t>
+          <t>rishisunakmp</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>3108652</v>
+        <v>3210655</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Matteo Salvini</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>matteosalviniofficial</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>2487570</v>
+        <v>2493232</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>Nicolás Maduro (Venezuela)</t>
+          <t>Mark Carney (Kanada)</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
-          <t>nicolasmaduro</t>
+          <t>markjcarney</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>2366771</v>
+        <v>2423268</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>Mark Carney (Kanada)</t>
+          <t>Nicolás Maduro (Venezuela)</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
-          <t>markjcarney</t>
+          <t>nicolasmaduro</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>2085740</v>
+        <v>2352430</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>Pedro Sánchez (Spanien)</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>sanchezcastejon</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>2040626</v>
+        <v>2071920</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Gabriel Boric (Chile)</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>gabrielboric</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>2017304</v>
+        <v>2061644</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Boris Johnson</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>borisjohnsonuk</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>1590235</v>
+        <v>1580995</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Santiago Abascal</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>santi_abascal</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>1553306</v>
+        <v>1568696</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Lee Jae-myung (Südkorea)</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>2_jaemyung</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>1494781</v>
+        <v>1531989</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Daniel Noboa (Ecuador)</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>danielnoboaok</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>1456405</v>
+        <v>1471784</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>Jordan Bardella</t>
+          <t>Anwar Ibrahim (Malaysia)</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
-          <t>jordanbardella</t>
+          <t>anwaribrahim_my</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>1398891</v>
+        <v>1434756</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>Anwar Ibrahim (Malaysia)</t>
+          <t>Jordan Bardella</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
-          <t>anwaribrahim_my</t>
+          <t>jordanbardella</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>1390626</v>
+        <v>1407606</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>Sanae Takaichi (Japan)</t>
+          <t>Alice Weidel</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
-          <t>takaichi_sanae</t>
+          <t>alice.weidel</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>1302798</v>
+        <v>1346872</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>Alice Weidel</t>
+          <t>Sanae Takaichi (Japan)</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
-          <t>alice.weidel</t>
+          <t>takaichi_sanae</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>1208367</v>
+        <v>1297720</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Bola Tinubu (Nigeria)</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>officialasiwajubat</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>1063369</v>
+        <v>1062698</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Nigel Farage</t>
+          <t>Heidi Reichinnek</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>nigel_farage</t>
+          <t>heidireichinnek</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>1034112</v>
+        <v>1038756</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Heidi Reichinnek</t>
+          <t>Nigel Farage</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>heidireichinnek</t>
+          <t>nigel_farage</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>998558</v>
+        <v>1034126</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Petr Pavel</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>prezident_pavel</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>996012</v>
+        <v>1013114</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Nikol Pashinyan</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>nikolpashinyan_official</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>963501</v>
+        <v>994753</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Bongbong Marcos (Philippinen)</t>
+          <t>Jean-Luc Mélenchon</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>bongbongmarcos</t>
+          <t>jlmelenchon</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>911269</v>
+        <v>930376</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Keir Starmer (Vereinigtes Königreich)</t>
+          <t>Bongbong Marcos (Philippinen)</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>keirstarmer</t>
+          <t>bongbongmarcos</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>860414</v>
+        <v>904765</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>Nicușor Dan</t>
+          <t>Keir Starmer (Vereinigtes Königreich)</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
-          <t>nicusordanro</t>
+          <t>keirstarmer</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>832827</v>
+        <v>847638</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Markus Söder</t>
+          <t>Ursula von der Leyen</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>markus.soeder</t>
+          <t>ursulavonderleyen</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>793047</v>
+        <v>798633</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Ursula von der Leyen</t>
+          <t>Markus Söder</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>ursulavonderleyen</t>
+          <t>markus.soeder</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>785143</v>
+        <v>796436</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>Jean-Luc Mélenchon</t>
+          <t>Karol Nawrocki</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
-          <t>jlmelenchon</t>
+          <t>nawrockipl</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>779872</v>
+        <v>787272</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>Karol Nawrocki</t>
+          <t>Nicușor Dan</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
-          <t>nawrockipl</t>
+          <t>nicusordanro</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>774450</v>
+        <v>783812</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>Alexander Stubb</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>alexstubb</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>755565</v>
+        <v>780739</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Marine Le Pen</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>marine_lepen</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>752639</v>
+        <v>778794</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Annalena Baerbock</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>abaerbock</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>719643</v>
+        <v>716472</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>Donald Tusk (Polen)</t>
+          <t>Die Linke</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
-          <t>donaldtusk</t>
+          <t>dielinke</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>677522</v>
+        <v>711579</v>
       </c>
     </row>
     <row r="43" spans="1:4" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>Anthony Albanese (Australien)</t>
+          <t>Donald Tusk (Polen)</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
-          <t>albomp</t>
+          <t>donaldtusk</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>672143</v>
+        <v>690936</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Robert Habeck</t>
+          <t>William Ruto (Kenia)</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>robert.habeck</t>
+          <t>williamsamoeiruto</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>668496</v>
+        <v>689165</v>
       </c>
     </row>
     <row r="45" spans="1:4" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Die Linke</t>
+          <t>Anthony Albanese (Australien)</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>dielinke</t>
+          <t>albomp</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>654941</v>
+        <v>684978</v>
       </c>
     </row>
     <row r="46" spans="1:4" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>Edi Rama</t>
+          <t>Robert Habeck</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
-          <t>ediramaal</t>
+          <t>robert.habeck</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>640490</v>
+        <v>682600</v>
       </c>
     </row>
     <row r="47" spans="1:4" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>William Ruto (Kenia)</t>
+          <t>Edi Rama</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
-          <t>williamsamoeiruto</t>
+          <t>ediramaal</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>621927</v>
+        <v>643198</v>
       </c>
     </row>
     <row r="48" spans="1:4" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>Lawrence Wong (Singapur)</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>lawrencewongst</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>533117</v>
+        <v>551496</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Mette Frederiksen (Dänemark)</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>mette</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>490527</v>
+        <v>507062</v>
       </c>
     </row>
     <row r="50" spans="1:4" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Alternative für Deutschland (AfD)</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>afd.bund</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>431059</v>
+        <v>460614</v>
       </c>
     </row>
     <row r="51" spans="1:4" customHeight="0">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Bündnis 90/Die Grünen</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>die_gruenen</t>
         </is>
       </c>
       <c r="D51" s="2">
-        <v>429803</v>
+        <v>441594</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="0">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Christian Lindner</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>christianlindner</t>
         </is>
       </c>
       <c r="D52" s="2">
-        <v>424840</v>
+        <v>433237</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="0">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Geert Wilders</t>
+          <t>Sahra Wagenknecht</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>geertwilders</t>
+          <t>sahra_wagenknecht</t>
         </is>
       </c>
       <c r="D53" s="2">
-        <v>406759</v>
+        <v>415774</v>
       </c>
     </row>
     <row r="54" spans="1:4" customHeight="0">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>Kyriakos Mitsotakis (Griechenland)</t>
+          <t>Geert Wilders</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>kyriakos_</t>
+          <t>geertwilders</t>
         </is>
       </c>
       <c r="D54" s="2">
-        <v>389004</v>
+        <v>407508</v>
       </c>
     </row>
     <row r="55" spans="1:4" customHeight="0">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Sahra Wagenknecht</t>
+          <t>Kyriakos Mitsotakis (Griechenland)</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>sahra_wagenknecht</t>
+          <t>kyriakos_</t>
         </is>
       </c>
       <c r="D55" s="2">
-        <v>377856</v>
+        <v>393307</v>
       </c>
     </row>
     <row r="56" spans="1:4" customHeight="0">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>Viktor Orbán (Ungarn)</t>
+          <t>Shehbaz Sharif (Pakistan)</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>orbanviktor</t>
+          <t>shehbazsharif</t>
         </is>
       </c>
       <c r="D56" s="2">
-        <v>359243</v>
+        <v>361901</v>
       </c>
     </row>
     <row r="57" spans="1:4" customHeight="0">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Shehbaz Sharif (Pakistan)</t>
+          <t>Viktor Orbán (Ungarn)</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>shehbazsharif</t>
+          <t>orbanviktor</t>
         </is>
       </c>
       <c r="D57" s="2">
-        <v>351954</v>
+        <v>356512</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="0">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
           <t>Stadt Hamburg</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
           <t>hamburg_de</t>
         </is>
       </c>
       <c r="D58" s="2">
-        <v>348773</v>
+        <v>349455</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="0">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Friedrich Merz</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>merzcdu</t>
         </is>
       </c>
       <c r="D59" s="2">
-        <v>342974</v>
+        <v>342103</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="0">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
           <t>Karl Lauterbach</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
           <t>karl_lauterbach_mdb</t>
         </is>
       </c>
       <c r="D60" s="2">
-        <v>339260</v>
+        <v>341417</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="0">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>Cem Özdemir</t>
+          <t>Julia Klöckner</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
-          <t>cem.oezdemir</t>
+          <t>juliakloeckner</t>
         </is>
       </c>
       <c r="D61" s="2">
-        <v>316972</v>
+        <v>329445</v>
       </c>
     </row>
     <row r="62" spans="1:4" customHeight="0">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>Olaf Scholz</t>
+          <t>Cem Özdemir</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
-          <t>olafscholz</t>
+          <t>cem.oezdemir</t>
         </is>
       </c>
       <c r="D62" s="2">
-        <v>296679</v>
+        <v>320979</v>
       </c>
     </row>
     <row r="63" spans="1:4" customHeight="0">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Die PARTEI</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>diepartei</t>
         </is>
       </c>
       <c r="D63" s="2">
-        <v>292154</v>
+        <v>293666</v>
       </c>
     </row>
     <row r="64" spans="1:4" customHeight="0">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>Christopher Luxon (Neuseeland)</t>
+          <t>Olaf Scholz</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
-          <t>christopherluxon</t>
+          <t>olafscholz</t>
         </is>
       </c>
       <c r="D64" s="2">
-        <v>275030</v>
+        <v>293605</v>
       </c>
     </row>
     <row r="65" spans="1:4" customHeight="0">
       <c r="A65" s="2">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>Aleksandar Vučić (Serbien)</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>avucic</t>
         </is>
       </c>
       <c r="D65" s="2">
-        <v>270576</v>
+        <v>288574</v>
       </c>
     </row>
     <row r="66" spans="1:4" customHeight="0">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>Julia Klöckner</t>
+          <t>Christopher Luxon (Neuseeland)</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
-          <t>juliakloeckner</t>
+          <t>christopherluxon</t>
         </is>
       </c>
       <c r="D66" s="2">
-        <v>256716</v>
+        <v>274633</v>
       </c>
     </row>
     <row r="67" spans="1:4" customHeight="0">
       <c r="A67" s="2">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>Abiy Ahmed (Äthiopien)</t>
+          <t>Ulf Kristersson (Schweden)</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
-          <t>pmabiyahmed</t>
+          <t>kristerssonulf</t>
         </is>
       </c>
       <c r="D67" s="2">
-        <v>241546</v>
+        <v>271916</v>
       </c>
     </row>
     <row r="68" spans="1:4" customHeight="0">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>Ulf Kristersson (Schweden)</t>
+          <t>Felix Banaszak</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
-          <t>kristerssonulf</t>
+          <t>fbanaszak</t>
         </is>
       </c>
       <c r="D68" s="2">
-        <v>239789</v>
+        <v>257423</v>
       </c>
     </row>
     <row r="69" spans="1:4" customHeight="0">
       <c r="A69" s="2">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Alberto Núñez Feijóo</t>
+          <t>Abiy Ahmed (Äthiopien)</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>anunezfeijoo</t>
+          <t>pmabiyahmed</t>
         </is>
       </c>
       <c r="D69" s="2">
-        <v>230917</v>
+        <v>248776</v>
       </c>
     </row>
     <row r="70" spans="1:4" customHeight="0">
       <c r="A70" s="2">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Felix Banaszak</t>
+          <t>Alberto Núñez Feijóo</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>fbanaszak</t>
+          <t>anunezfeijoo</t>
         </is>
       </c>
       <c r="D70" s="2">
-        <v>226581</v>
+        <v>235234</v>
       </c>
     </row>
     <row r="71" spans="1:4" customHeight="0">
       <c r="A71" s="2">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
           <t>Bart De Wever (Belgien)</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
           <t>bartdewever1</t>
         </is>
       </c>
       <c r="D71" s="2">
-        <v>223618</v>
+        <v>229077</v>
       </c>
     </row>
     <row r="72" spans="1:4" customHeight="0">
       <c r="A72" s="2">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Christlich Demokratische Union Deutschlands (CDU)</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>cdu</t>
         </is>
       </c>
       <c r="D72" s="2">
-        <v>222283</v>
+        <v>225852</v>
       </c>
     </row>
     <row r="73" spans="1:4" customHeight="0">
       <c r="A73" s="2">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
           <t>Sadiq Khan</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
           <t>sadiq</t>
         </is>
       </c>
       <c r="D73" s="2">
-        <v>221513</v>
+        <v>225398</v>
       </c>
     </row>
     <row r="74" spans="1:4" customHeight="0">
       <c r="A74" s="2">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
           <t>Andrej Babiš (Tschechien)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
           <t>andrejbabis</t>
         </is>
       </c>
       <c r="D74" s="2">
-        <v>215283</v>
+        <v>216690</v>
       </c>
     </row>
     <row r="75" spans="1:4" customHeight="0">
       <c r="A75" s="2">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
           <t>Kaja Kallas</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
           <t>kajakallas</t>
         </is>
       </c>
       <c r="D75" s="2">
-        <v>206747</v>
+        <v>211226</v>
       </c>
     </row>
     <row r="76" spans="1:4" customHeight="0">
       <c r="A76" s="2">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
           <t>Yamandú Orsi (Uruguay)</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
           <t>orsi.yamandu</t>
         </is>
       </c>
       <c r="D76" s="2">
-        <v>205154</v>
+        <v>207763</v>
       </c>
     </row>
     <row r="77" spans="1:4" customHeight="0">
       <c r="A77" s="2">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
           <t>Roberta Metsola</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
           <t>roberta.metsola</t>
         </is>
       </c>
       <c r="D77" s="2">
-        <v>194484</v>
+        <v>202845</v>
       </c>
     </row>
     <row r="78" spans="1:4" customHeight="0">
       <c r="A78" s="2">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Landesregierung Nordrhein-Westfalen</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>land.nrw</t>
         </is>
       </c>
       <c r="D78" s="2">
-        <v>182632</v>
+        <v>190051</v>
       </c>
     </row>
     <row r="79" spans="1:4" customHeight="0">
       <c r="A79" s="2">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>Freie Demokratische Partei (FDP)</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>fdp</t>
         </is>
       </c>
       <c r="D79" s="2">
-        <v>181861</v>
+        <v>187614</v>
       </c>
     </row>
     <row r="80" spans="1:4" customHeight="0">
       <c r="A80" s="2">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Jan van Aken</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>jan.aken</t>
         </is>
       </c>
       <c r="D80" s="2">
-        <v>172467</v>
+        <v>174122</v>
       </c>
     </row>
     <row r="81" spans="1:4" customHeight="0">
       <c r="A81" s="2">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Sozialdemokratische Partei Deutschlands (SPD)</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>spdde</t>
         </is>
       </c>
       <c r="D81" s="2">
-        <v>168284</v>
+        <v>171290</v>
       </c>
     </row>
     <row r="82" spans="1:4" customHeight="0">
       <c r="A82" s="2">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Cyril Ramaphosa (Südafrika)</t>
+          <t>Tino Chrupalla</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>cyrilramaphosa</t>
+          <t>chrupallatino</t>
         </is>
       </c>
       <c r="D82" s="2">
-        <v>155554</v>
+        <v>168633</v>
       </c>
     </row>
     <row r="83" spans="1:4" customHeight="0">
       <c r="A83" s="2">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Tino Chrupalla</t>
+          <t>Ines Schwerdtner</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>chrupallatino</t>
+          <t>inesschwerdtner</t>
         </is>
       </c>
       <c r="D83" s="2">
-        <v>152064</v>
+        <v>159639</v>
       </c>
     </row>
     <row r="84" spans="1:4" customHeight="0">
       <c r="A84" s="2">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Bayerische Staatsregierung</t>
+          <t>Cyril Ramaphosa (Südafrika)</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>bayern.de</t>
+          <t>cyrilramaphosa</t>
         </is>
       </c>
       <c r="D84" s="2">
-        <v>149551</v>
+        <v>157099</v>
       </c>
     </row>
     <row r="85" spans="1:4" customHeight="0">
       <c r="A85" s="2">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Ines Schwerdtner</t>
+          <t>Bayerische Staatsregierung</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>inesschwerdtner</t>
+          <t>bayern.de</t>
         </is>
       </c>
       <c r="D85" s="2">
-        <v>143064</v>
+        <v>152616</v>
       </c>
     </row>
     <row r="86" spans="1:4" customHeight="0">
       <c r="A86" s="2">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
           <t>Stadt Nürnberg</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
           <t>nuernberg_de</t>
         </is>
       </c>
       <c r="D86" s="2">
-        <v>131092</v>
+        <v>132540</v>
       </c>
     </row>
     <row r="87" spans="1:4" customHeight="0">
       <c r="A87" s="2">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>Jens Spahn</t>
+          <t>Stadt Köln</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
-          <t>jensspahn</t>
+          <t>stadt.koeln</t>
         </is>
       </c>
       <c r="D87" s="2">
-        <v>129285</v>
+        <v>128957</v>
       </c>
     </row>
     <row r="88" spans="1:4" customHeight="0">
       <c r="A88" s="2">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Stadt Köln</t>
+          <t>Jonas Gahr Støre (Norwegen)</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>stadt.koeln</t>
+          <t>jonasgahrs</t>
         </is>
       </c>
       <c r="D88" s="2">
-        <v>126001</v>
+        <v>128601</v>
       </c>
     </row>
     <row r="89" spans="1:4" customHeight="0">
       <c r="A89" s="2">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Jonas Gahr Støre (Norwegen)</t>
+          <t>Jens Spahn</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>jonasgahrs</t>
+          <t>jensspahn</t>
         </is>
       </c>
       <c r="D89" s="2">
-        <v>123929</v>
+        <v>128402</v>
       </c>
     </row>
     <row r="90" spans="1:4" customHeight="0">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
           <t>Stadt Frankfurt am Main</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
           <t>frankfurt.de</t>
         </is>
       </c>
       <c r="D90" s="2">
-        <v>123513</v>
+        <v>126952</v>
       </c>
     </row>
     <row r="91" spans="1:4" customHeight="0">
       <c r="A91" s="2">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
           <t>Lars Klingbeil</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
           <t>larsklingbeil</t>
         </is>
       </c>
       <c r="D91" s="2">
-        <v>116243</v>
+        <v>117232</v>
       </c>
     </row>
     <row r="92" spans="1:4" customHeight="0">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>Stadt Leipzig</t>
+          <t>Stadt Düsseldorf</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>stadtleipzig</t>
+          <t>duesseldorf</t>
         </is>
       </c>
       <c r="D92" s="2">
-        <v>106602</v>
+        <v>109025</v>
       </c>
     </row>
     <row r="93" spans="1:4" customHeight="0">
       <c r="A93" s="2">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Stadt Düsseldorf</t>
+          <t>Hendrik Wüst</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>duesseldorf</t>
+          <t>hendrik.wuest</t>
         </is>
       </c>
       <c r="D93" s="2">
-        <v>105764</v>
+        <v>108393</v>
       </c>
     </row>
     <row r="94" spans="1:4" customHeight="0">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
           <t>Landesregierung Baden-Württemberg</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
           <t>regierung_bw</t>
         </is>
       </c>
       <c r="D94" s="2">
-        <v>103546</v>
+        <v>107356</v>
       </c>
     </row>
     <row r="95" spans="1:4" customHeight="0">
       <c r="A95" s="2">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>Luís Montenegro (Portugal)</t>
+          <t>Stadt Leipzig</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>luismontenegro</t>
+          <t>stadtleipzig</t>
         </is>
       </c>
       <c r="D95" s="2">
-        <v>102224</v>
+        <v>107251</v>
       </c>
     </row>
     <row r="96" spans="1:4" customHeight="0">
       <c r="A96" s="2">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Landeshauptstadt Stuttgart</t>
+          <t>Luís Montenegro (Portugal)</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>stuttgart.meine.stadt</t>
+          <t>luismontenegro</t>
         </is>
       </c>
       <c r="D96" s="2">
-        <v>99735</v>
+        <v>103940</v>
       </c>
     </row>
     <row r="97" spans="1:4" customHeight="0">
       <c r="A97" s="2">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>Christlich-Soziale Union in Bayern (CSU)</t>
+          <t>Landeshauptstadt Stuttgart</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
-          <t>csu</t>
+          <t>stuttgart.meine.stadt</t>
         </is>
       </c>
       <c r="D97" s="2">
-        <v>99499</v>
+        <v>103521</v>
       </c>
     </row>
     <row r="98" spans="1:4" customHeight="0">
       <c r="A98" s="2">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>Boris Pistorius</t>
+          <t>Christlich-Soziale Union in Bayern (CSU)</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
-          <t>boris.pistorius</t>
+          <t>csu</t>
         </is>
       </c>
       <c r="D98" s="2">
-        <v>96142</v>
+        <v>102559</v>
       </c>
     </row>
     <row r="99" spans="1:4" customHeight="0">
       <c r="A99" s="2">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>Charles Michel</t>
+          <t>Bündnis Sahra Wagenknecht (BSW)</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
-          <t>charlesmichel</t>
+          <t>bsw.bund</t>
         </is>
       </c>
       <c r="D99" s="2">
-        <v>96114</v>
+        <v>102297</v>
       </c>
     </row>
     <row r="100" spans="1:4" customHeight="0">
       <c r="A100" s="2">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>Volt Deutschland</t>
+          <t>Katharina Dröge</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>voltdeutschland</t>
+          <t>katharina.droege</t>
         </is>
       </c>
       <c r="D100" s="2">
-        <v>94046</v>
+        <v>100973</v>
       </c>
     </row>
     <row r="101" spans="1:4" customHeight="0">
       <c r="A101" s="2">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Bündnis Sahra Wagenknecht (BSW)</t>
+          <t>Boris Pistorius</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>bsw.bund</t>
+          <t>boris.pistorius</t>
         </is>
       </c>
       <c r="D101" s="2">
-        <v>93370</v>
+        <v>98277</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>