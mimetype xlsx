--- v0 (2026-08-14)
+++ v1 (2026-09-29)
@@ -137,1833 +137,1833 @@
         <is>
           <t>Instagram-Handle</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>Follower</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:4" customHeight="0">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>BMW</t>
         </is>
       </c>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>bmw</t>
         </is>
       </c>
       <c r="D2" s="2">
-        <v>43963061</v>
+        <v>44286995</v>
       </c>
     </row>
     <row r="3" spans="1:4" customHeight="0">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>Mercedes-Benz</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>mercedesbenz</t>
         </is>
       </c>
       <c r="D3" s="2">
-        <v>38794712</v>
+        <v>39087372</v>
       </c>
     </row>
     <row r="4" spans="1:4" customHeight="0">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>Apple</t>
         </is>
       </c>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>apple</t>
         </is>
       </c>
       <c r="D4" s="2">
-        <v>37009217</v>
+        <v>37980787</v>
       </c>
     </row>
     <row r="5" spans="1:4" customHeight="0">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
           <t>Lamborghini</t>
         </is>
       </c>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>lamborghini</t>
         </is>
       </c>
       <c r="D5" s="2">
-        <v>36464913</v>
+        <v>36434838</v>
       </c>
     </row>
     <row r="6" spans="1:4" customHeight="0">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>Porsche</t>
         </is>
       </c>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>porsche</t>
         </is>
       </c>
       <c r="D6" s="2">
-        <v>33340858</v>
+        <v>33630641</v>
       </c>
     </row>
     <row r="7" spans="1:4" customHeight="0">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>Ferrari</t>
         </is>
       </c>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>ferrari</t>
         </is>
       </c>
       <c r="D7" s="2">
-        <v>32378615</v>
+        <v>32408857</v>
       </c>
     </row>
     <row r="8" spans="1:4" customHeight="0">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
           <t>Bugatti</t>
         </is>
       </c>
       <c r="C8" s="0" t="inlineStr">
         <is>
           <t>bugatti</t>
         </is>
       </c>
       <c r="D8" s="2">
-        <v>24893432</v>
+        <v>24943926</v>
       </c>
     </row>
     <row r="9" spans="1:4" customHeight="0">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
           <t>Jaguar</t>
         </is>
       </c>
       <c r="C9" s="0" t="inlineStr">
         <is>
           <t>jaguar</t>
         </is>
       </c>
       <c r="D9" s="2">
-        <v>16294345</v>
+        <v>16226818</v>
       </c>
     </row>
     <row r="10" spans="1:4" customHeight="0">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>Google</t>
         </is>
       </c>
       <c r="C10" s="0" t="inlineStr">
         <is>
           <t>google</t>
         </is>
       </c>
       <c r="D10" s="2">
-        <v>15689133</v>
+        <v>15763070</v>
       </c>
     </row>
     <row r="11" spans="1:4" customHeight="0">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
           <t>Maserati</t>
         </is>
       </c>
       <c r="C11" s="0" t="inlineStr">
         <is>
           <t>maserati</t>
         </is>
       </c>
       <c r="D11" s="2">
-        <v>14621311</v>
+        <v>14605389</v>
       </c>
     </row>
     <row r="12" spans="1:4" customHeight="0">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
           <t>Spotify</t>
         </is>
       </c>
       <c r="C12" s="0" t="inlineStr">
         <is>
           <t>spotify</t>
         </is>
       </c>
       <c r="D12" s="2">
-        <v>14337604</v>
+        <v>14523566</v>
       </c>
     </row>
     <row r="13" spans="1:4" customHeight="0">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
           <t>Aston Martin</t>
         </is>
       </c>
       <c r="C13" s="0" t="inlineStr">
         <is>
           <t>astonmartin</t>
         </is>
       </c>
       <c r="D13" s="2">
-        <v>12403133</v>
+        <v>12437614</v>
       </c>
     </row>
     <row r="14" spans="1:4" customHeight="0">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
           <t>Rolls-Royce</t>
         </is>
       </c>
       <c r="C14" s="0" t="inlineStr">
         <is>
           <t>rollsroycecars</t>
         </is>
       </c>
       <c r="D14" s="2">
-        <v>11051025</v>
+        <v>11015714</v>
       </c>
     </row>
     <row r="15" spans="1:4" customHeight="0">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>Volkswagen</t>
         </is>
       </c>
       <c r="C15" s="0" t="inlineStr">
         <is>
           <t>volkswagen</t>
         </is>
       </c>
       <c r="D15" s="2">
-        <v>10829958</v>
+        <v>10842737</v>
       </c>
     </row>
     <row r="16" spans="1:4" customHeight="0">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>Bentley</t>
         </is>
       </c>
       <c r="C16" s="0" t="inlineStr">
         <is>
           <t>bentleymotors</t>
         </is>
       </c>
       <c r="D16" s="2">
-        <v>10818297</v>
+        <v>10802567</v>
       </c>
     </row>
     <row r="17" spans="1:4" customHeight="0">
       <c r="A17" s="2">
         <v>16</v>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>McLaren Automotive</t>
         </is>
       </c>
       <c r="C17" s="0" t="inlineStr">
         <is>
           <t>mclarenauto</t>
         </is>
       </c>
       <c r="D17" s="2">
-        <v>10593986</v>
+        <v>10620600</v>
       </c>
     </row>
     <row r="18" spans="1:4" customHeight="0">
       <c r="A18" s="2">
         <v>17</v>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
           <t>Toyota</t>
         </is>
       </c>
       <c r="C18" s="0" t="inlineStr">
         <is>
           <t>toyota</t>
         </is>
       </c>
       <c r="D18" s="2">
-        <v>9931621</v>
+        <v>10139261</v>
       </c>
     </row>
     <row r="19" spans="1:4" customHeight="0">
       <c r="A19" s="2">
         <v>18</v>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>Tesla</t>
         </is>
       </c>
       <c r="C19" s="0" t="inlineStr">
         <is>
           <t>teslamotors</t>
         </is>
       </c>
       <c r="D19" s="2">
-        <v>9475999</v>
+        <v>9538924</v>
       </c>
     </row>
     <row r="20" spans="1:4" customHeight="0">
       <c r="A20" s="2">
         <v>19</v>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>Emirates</t>
         </is>
       </c>
       <c r="C20" s="0" t="inlineStr">
         <is>
           <t>emirates</t>
         </is>
       </c>
       <c r="D20" s="2">
-        <v>8943547</v>
+        <v>9070971</v>
       </c>
     </row>
     <row r="21" spans="1:4" customHeight="0">
       <c r="A21" s="2">
         <v>20</v>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>Qatar Airways</t>
         </is>
       </c>
       <c r="C21" s="0" t="inlineStr">
         <is>
           <t>qatarairways</t>
         </is>
       </c>
       <c r="D21" s="2">
-        <v>8550316</v>
+        <v>8724606</v>
       </c>
     </row>
     <row r="22" spans="1:4" customHeight="0">
       <c r="A22" s="2">
         <v>21</v>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
           <t>Koenigsegg</t>
         </is>
       </c>
       <c r="C22" s="0" t="inlineStr">
         <is>
           <t>koenigsegg</t>
         </is>
       </c>
       <c r="D22" s="2">
-        <v>8479480</v>
+        <v>8567683</v>
       </c>
     </row>
     <row r="23" spans="1:4" customHeight="0">
       <c r="A23" s="2">
         <v>22</v>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
           <t>Jeep</t>
         </is>
       </c>
       <c r="C23" s="0" t="inlineStr">
         <is>
           <t>jeep</t>
         </is>
       </c>
       <c r="D23" s="2">
-        <v>8228526</v>
+        <v>8195786</v>
       </c>
     </row>
     <row r="24" spans="1:4" customHeight="0">
       <c r="A24" s="2">
         <v>23</v>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
           <t>Nintendo</t>
         </is>
       </c>
       <c r="C24" s="0" t="inlineStr">
         <is>
           <t>nintendoamerica</t>
         </is>
       </c>
       <c r="D24" s="2">
-        <v>7887820</v>
+        <v>7962998</v>
       </c>
     </row>
     <row r="25" spans="1:4" customHeight="0">
       <c r="A25" s="2">
         <v>24</v>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
           <t>Ubisoft</t>
         </is>
       </c>
       <c r="C25" s="0" t="inlineStr">
         <is>
           <t>ubisoft</t>
         </is>
       </c>
       <c r="D25" s="2">
-        <v>7711807</v>
+        <v>7717241</v>
       </c>
     </row>
     <row r="26" spans="1:4" customHeight="0">
       <c r="A26" s="2">
         <v>25</v>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>Dodge</t>
         </is>
       </c>
       <c r="C26" s="0" t="inlineStr">
         <is>
           <t>dodgeofficial</t>
         </is>
       </c>
       <c r="D26" s="2">
-        <v>7657501</v>
+        <v>7674216</v>
       </c>
     </row>
     <row r="27" spans="1:4" customHeight="0">
       <c r="A27" s="2">
         <v>26</v>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
           <t>Nissan</t>
         </is>
       </c>
       <c r="C27" s="0" t="inlineStr">
         <is>
           <t>nissan</t>
         </is>
       </c>
       <c r="D27" s="2">
-        <v>7333080</v>
+        <v>7342751</v>
       </c>
     </row>
     <row r="28" spans="1:4" customHeight="0">
       <c r="A28" s="2">
         <v>27</v>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>Ford</t>
+          <t>Amazon</t>
         </is>
       </c>
       <c r="C28" s="0" t="inlineStr">
         <is>
-          <t>ford</t>
+          <t>amazon</t>
         </is>
       </c>
       <c r="D28" s="2">
-        <v>6759910</v>
+        <v>6807472</v>
       </c>
     </row>
     <row r="29" spans="1:4" customHeight="0">
       <c r="A29" s="2">
         <v>28</v>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>Amazon</t>
+          <t>Ford</t>
         </is>
       </c>
       <c r="C29" s="0" t="inlineStr">
         <is>
-          <t>amazon</t>
+          <t>ford</t>
         </is>
       </c>
       <c r="D29" s="2">
-        <v>6598081</v>
+        <v>6760815</v>
       </c>
     </row>
     <row r="30" spans="1:4" customHeight="0">
       <c r="A30" s="2">
         <v>29</v>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
           <t>Pagani</t>
         </is>
       </c>
       <c r="C30" s="0" t="inlineStr">
         <is>
           <t>paganiautomobili</t>
         </is>
       </c>
       <c r="D30" s="2">
-        <v>6571625</v>
+        <v>6616005</v>
       </c>
     </row>
     <row r="31" spans="1:4" customHeight="0">
       <c r="A31" s="2">
         <v>30</v>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
           <t>Audi</t>
         </is>
       </c>
       <c r="C31" s="0" t="inlineStr">
         <is>
           <t>audi</t>
         </is>
       </c>
       <c r="D31" s="2">
-        <v>6215592</v>
+        <v>6302735</v>
       </c>
     </row>
     <row r="32" spans="1:4" customHeight="0">
       <c r="A32" s="2">
         <v>31</v>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>Epic Games</t>
+          <t>Honda</t>
         </is>
       </c>
       <c r="C32" s="0" t="inlineStr">
         <is>
-          <t>epicgames</t>
+          <t>honda</t>
         </is>
       </c>
       <c r="D32" s="2">
-        <v>6119218</v>
+        <v>6115293</v>
       </c>
     </row>
     <row r="33" spans="1:4" customHeight="0">
       <c r="A33" s="2">
         <v>32</v>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>Honda</t>
+          <t>Epic Games</t>
         </is>
       </c>
       <c r="C33" s="0" t="inlineStr">
         <is>
-          <t>honda</t>
+          <t>epicgames</t>
         </is>
       </c>
       <c r="D33" s="2">
-        <v>6109112</v>
+        <v>6114012</v>
       </c>
     </row>
     <row r="34" spans="1:4" customHeight="0">
       <c r="A34" s="2">
         <v>33</v>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>Microsoft</t>
         </is>
       </c>
       <c r="C34" s="0" t="inlineStr">
         <is>
           <t>microsoft</t>
         </is>
       </c>
       <c r="D34" s="2">
-        <v>4534366</v>
+        <v>4555489</v>
       </c>
     </row>
     <row r="35" spans="1:4" customHeight="0">
       <c r="A35" s="2">
         <v>34</v>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>Chevrolet</t>
+          <t>Sony</t>
         </is>
       </c>
       <c r="C35" s="0" t="inlineStr">
         <is>
-          <t>chevrolet</t>
+          <t>sony</t>
         </is>
       </c>
       <c r="D35" s="2">
-        <v>4127092</v>
+        <v>4305340</v>
       </c>
     </row>
     <row r="36" spans="1:4" customHeight="0">
       <c r="A36" s="2">
         <v>35</v>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>Sony</t>
+          <t>Chevrolet</t>
         </is>
       </c>
       <c r="C36" s="0" t="inlineStr">
         <is>
-          <t>sony</t>
+          <t>chevrolet</t>
         </is>
       </c>
       <c r="D36" s="2">
-        <v>4023240</v>
+        <v>4149013</v>
       </c>
     </row>
     <row r="37" spans="1:4" customHeight="0">
       <c r="A37" s="2">
         <v>36</v>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
           <t>Cadillac</t>
         </is>
       </c>
       <c r="C37" s="0" t="inlineStr">
         <is>
           <t>cadillac</t>
         </is>
       </c>
       <c r="D37" s="2">
-        <v>3884391</v>
+        <v>3908870</v>
       </c>
     </row>
     <row r="38" spans="1:4" customHeight="0">
       <c r="A38" s="2">
         <v>37</v>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
           <t>Nubank</t>
         </is>
       </c>
       <c r="C38" s="0" t="inlineStr">
         <is>
           <t>nubank</t>
         </is>
       </c>
       <c r="D38" s="2">
-        <v>3626397</v>
+        <v>3708134</v>
       </c>
     </row>
     <row r="39" spans="1:4" customHeight="0">
       <c r="A39" s="2">
         <v>38</v>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
           <t>LATAM Airlines</t>
         </is>
       </c>
       <c r="C39" s="0" t="inlineStr">
         <is>
           <t>latamairlines</t>
         </is>
       </c>
       <c r="D39" s="2">
-        <v>3253474</v>
+        <v>3268277</v>
       </c>
     </row>
     <row r="40" spans="1:4" customHeight="0">
       <c r="A40" s="2">
         <v>39</v>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
           <t>Electronic Arts</t>
         </is>
       </c>
       <c r="C40" s="0" t="inlineStr">
         <is>
           <t>ea</t>
         </is>
       </c>
       <c r="D40" s="2">
-        <v>3251782</v>
+        <v>3259530</v>
       </c>
     </row>
     <row r="41" spans="1:4" customHeight="0">
       <c r="A41" s="2">
         <v>40</v>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
           <t>Turkish Airlines</t>
         </is>
       </c>
       <c r="C41" s="0" t="inlineStr">
         <is>
           <t>turkishairlines</t>
         </is>
       </c>
       <c r="D41" s="2">
-        <v>3075284</v>
+        <v>3150305</v>
       </c>
     </row>
     <row r="42" spans="1:4" customHeight="0">
       <c r="A42" s="2">
         <v>41</v>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
           <t>Etihad Airways</t>
         </is>
       </c>
       <c r="C42" s="0" t="inlineStr">
         <is>
           <t>etihad</t>
         </is>
       </c>
       <c r="D42" s="2">
-        <v>2986302</v>
+        <v>3118604</v>
       </c>
     </row>
     <row r="43" spans="1:4" customHeight="0">
       <c r="A43" s="2">
         <v>42</v>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
           <t>Nvidia</t>
         </is>
       </c>
       <c r="C43" s="0" t="inlineStr">
         <is>
           <t>nvidia</t>
         </is>
       </c>
       <c r="D43" s="2">
-        <v>2904571</v>
+        <v>2988492</v>
       </c>
     </row>
     <row r="44" spans="1:4" customHeight="0">
       <c r="A44" s="2">
         <v>43</v>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>Canva</t>
+          <t>Shopify</t>
         </is>
       </c>
       <c r="C44" s="0" t="inlineStr">
         <is>
-          <t>canva</t>
+          <t>shopify</t>
         </is>
       </c>
       <c r="D44" s="2">
-        <v>2582898</v>
+        <v>2684741</v>
       </c>
     </row>
     <row r="45" spans="1:4" customHeight="0">
       <c r="A45" s="2">
         <v>44</v>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>Shopify</t>
+          <t>Canva</t>
         </is>
       </c>
       <c r="C45" s="0" t="inlineStr">
         <is>
-          <t>shopify</t>
+          <t>canva</t>
         </is>
       </c>
       <c r="D45" s="2">
-        <v>2574955</v>
+        <v>2614102</v>
       </c>
     </row>
     <row r="46" spans="1:4" customHeight="0">
       <c r="A46" s="2">
         <v>45</v>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>Marriott Bonvoy</t>
         </is>
       </c>
       <c r="C46" s="0" t="inlineStr">
         <is>
           <t>marriottbonvoy</t>
         </is>
       </c>
       <c r="D46" s="2">
-        <v>2354172</v>
+        <v>2473730</v>
       </c>
     </row>
     <row r="47" spans="1:4" customHeight="0">
       <c r="A47" s="2">
         <v>46</v>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
           <t>MINI</t>
         </is>
       </c>
       <c r="C47" s="0" t="inlineStr">
         <is>
           <t>mini</t>
         </is>
       </c>
       <c r="D47" s="2">
-        <v>2303389</v>
+        <v>2300051</v>
       </c>
     </row>
     <row r="48" spans="1:4" customHeight="0">
       <c r="A48" s="2">
         <v>47</v>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
           <t>IndiGo</t>
         </is>
       </c>
       <c r="C48" s="0" t="inlineStr">
         <is>
           <t>indigo.6e</t>
         </is>
       </c>
       <c r="D48" s="2">
-        <v>2221202</v>
+        <v>2217905</v>
       </c>
     </row>
     <row r="49" spans="1:4" customHeight="0">
       <c r="A49" s="2">
         <v>48</v>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
           <t>Adobe</t>
         </is>
       </c>
       <c r="C49" s="0" t="inlineStr">
         <is>
           <t>adobe</t>
         </is>
       </c>
       <c r="D49" s="2">
-        <v>2102515</v>
+        <v>2108826</v>
       </c>
     </row>
     <row r="50" spans="1:4" customHeight="0">
       <c r="A50" s="2">
         <v>49</v>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
           <t>Ryanair</t>
         </is>
       </c>
       <c r="C50" s="0" t="inlineStr">
         <is>
           <t>ryanair</t>
         </is>
       </c>
       <c r="D50" s="2">
-        <v>1885105</v>
+        <v>1906056</v>
       </c>
     </row>
     <row r="51" spans="1:4" customHeight="0">
       <c r="A51" s="2">
         <v>50</v>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>Volvo</t>
         </is>
       </c>
       <c r="C51" s="0" t="inlineStr">
         <is>
           <t>volvocars</t>
         </is>
       </c>
       <c r="D51" s="2">
-        <v>1863834</v>
+        <v>1877146</v>
       </c>
     </row>
     <row r="52" spans="1:4" customHeight="0">
       <c r="A52" s="2">
         <v>51</v>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>Singapore Airlines</t>
         </is>
       </c>
       <c r="C52" s="0" t="inlineStr">
         <is>
           <t>singaporeair</t>
         </is>
       </c>
       <c r="D52" s="2">
-        <v>1798950</v>
+        <v>1832266</v>
       </c>
     </row>
     <row r="53" spans="1:4" customHeight="0">
       <c r="A53" s="2">
         <v>52</v>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>Lufthansa</t>
+          <t>Malaysia Airlines</t>
         </is>
       </c>
       <c r="C53" s="0" t="inlineStr">
         <is>
-          <t>lufthansa</t>
+          <t>malaysiaairlines</t>
         </is>
       </c>
       <c r="D53" s="2">
-        <v>1680578</v>
+        <v>1799592</v>
       </c>
     </row>
     <row r="54" spans="1:4" customHeight="0">
       <c r="A54" s="2">
         <v>53</v>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>KLM Royal Dutch Airlines</t>
+          <t>Lufthansa</t>
         </is>
       </c>
       <c r="C54" s="0" t="inlineStr">
         <is>
-          <t>klm</t>
+          <t>lufthansa</t>
         </is>
       </c>
       <c r="D54" s="2">
-        <v>1675898</v>
+        <v>1712039</v>
       </c>
     </row>
     <row r="55" spans="1:4" customHeight="0">
       <c r="A55" s="2">
         <v>54</v>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>Delta Air Lines</t>
+          <t>KLM Royal Dutch Airlines</t>
         </is>
       </c>
       <c r="C55" s="0" t="inlineStr">
         <is>
-          <t>delta</t>
+          <t>klm</t>
         </is>
       </c>
       <c r="D55" s="2">
-        <v>1662023</v>
+        <v>1700327</v>
       </c>
     </row>
     <row r="56" spans="1:4" customHeight="0">
       <c r="A56" s="2">
         <v>55</v>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>British Airways</t>
+          <t>Delta Air Lines</t>
         </is>
       </c>
       <c r="C56" s="0" t="inlineStr">
         <is>
-          <t>british_airways</t>
+          <t>delta</t>
         </is>
       </c>
       <c r="D56" s="2">
-        <v>1648917</v>
+        <v>1694072</v>
       </c>
     </row>
     <row r="57" spans="1:4" customHeight="0">
       <c r="A57" s="2">
         <v>56</v>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>Malaysia Airlines</t>
+          <t>British Airways</t>
         </is>
       </c>
       <c r="C57" s="0" t="inlineStr">
         <is>
-          <t>malaysiaairlines</t>
+          <t>british_airways</t>
         </is>
       </c>
       <c r="D57" s="2">
-        <v>1637194</v>
+        <v>1665192</v>
       </c>
     </row>
     <row r="58" spans="1:4" customHeight="0">
       <c r="A58" s="2">
         <v>57</v>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>GMC</t>
+          <t>Four Seasons Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C58" s="0" t="inlineStr">
         <is>
-          <t>gmc</t>
+          <t>fourseasons</t>
         </is>
       </c>
       <c r="D58" s="2">
-        <v>1626082</v>
+        <v>1659501</v>
       </c>
     </row>
     <row r="59" spans="1:4" customHeight="0">
       <c r="A59" s="2">
         <v>58</v>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
           <t>Hyundai</t>
         </is>
       </c>
       <c r="C59" s="0" t="inlineStr">
         <is>
           <t>hyundai</t>
         </is>
       </c>
       <c r="D59" s="2">
-        <v>1625771</v>
+        <v>1647079</v>
       </c>
     </row>
     <row r="60" spans="1:4" customHeight="0">
       <c r="A60" s="2">
         <v>59</v>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>Four Seasons Hotels &amp; Resorts</t>
+          <t>GMC</t>
         </is>
       </c>
       <c r="C60" s="0" t="inlineStr">
         <is>
-          <t>fourseasons</t>
+          <t>gmc</t>
         </is>
       </c>
       <c r="D60" s="2">
-        <v>1613270</v>
+        <v>1634164</v>
       </c>
     </row>
     <row r="61" spans="1:4" customHeight="0">
       <c r="A61" s="2">
         <v>60</v>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>American Airlines</t>
         </is>
       </c>
       <c r="C61" s="0" t="inlineStr">
         <is>
           <t>americanair</t>
         </is>
       </c>
       <c r="D61" s="2">
-        <v>1565730</v>
+        <v>1584890</v>
       </c>
     </row>
     <row r="62" spans="1:4" customHeight="0">
       <c r="A62" s="2">
         <v>61</v>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>Air France</t>
         </is>
       </c>
       <c r="C62" s="0" t="inlineStr">
         <is>
           <t>airfrance</t>
         </is>
       </c>
       <c r="D62" s="2">
-        <v>1558206</v>
+        <v>1574292</v>
       </c>
     </row>
     <row r="63" spans="1:4" customHeight="0">
       <c r="A63" s="2">
         <v>62</v>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
           <t>Copa Airlines</t>
         </is>
       </c>
       <c r="C63" s="0" t="inlineStr">
         <is>
           <t>copaairlines</t>
         </is>
       </c>
       <c r="D63" s="2">
-        <v>1481670</v>
+        <v>1505808</v>
       </c>
     </row>
     <row r="64" spans="1:4" customHeight="0">
       <c r="A64" s="2">
         <v>63</v>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
           <t>RIU Hotels &amp; Resorts</t>
         </is>
       </c>
       <c r="C64" s="0" t="inlineStr">
         <is>
           <t>riuhotels</t>
         </is>
       </c>
       <c r="D64" s="2">
-        <v>1425913</v>
+        <v>1468632</v>
       </c>
     </row>
     <row r="65" spans="1:4" customHeight="0">
       <c r="A65" s="2">
         <v>64</v>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
           <t>United Airlines</t>
         </is>
       </c>
       <c r="C65" s="0" t="inlineStr">
         <is>
           <t>united</t>
         </is>
       </c>
       <c r="D65" s="2">
-        <v>1421925</v>
+        <v>1441839</v>
       </c>
     </row>
     <row r="66" spans="1:4" customHeight="0">
       <c r="A66" s="2">
         <v>65</v>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
           <t>Ram</t>
         </is>
       </c>
       <c r="C66" s="0" t="inlineStr">
         <is>
           <t>ramtrucks</t>
         </is>
       </c>
       <c r="D66" s="2">
-        <v>1413847</v>
+        <v>1429059</v>
       </c>
     </row>
     <row r="67" spans="1:4" customHeight="0">
       <c r="A67" s="2">
         <v>66</v>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
           <t>Garuda Indonesia</t>
         </is>
       </c>
       <c r="C67" s="0" t="inlineStr">
         <is>
           <t>garuda.indonesia</t>
         </is>
       </c>
       <c r="D67" s="2">
-        <v>1376714</v>
+        <v>1391814</v>
       </c>
     </row>
     <row r="68" spans="1:4" customHeight="0">
       <c r="A68" s="2">
         <v>67</v>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
           <t>Itaú</t>
         </is>
       </c>
       <c r="C68" s="0" t="inlineStr">
         <is>
           <t>itau</t>
         </is>
       </c>
       <c r="D68" s="2">
-        <v>1368662</v>
+        <v>1389705</v>
       </c>
     </row>
     <row r="69" spans="1:4" customHeight="0">
       <c r="A69" s="2">
         <v>68</v>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>Avianca</t>
+          <t>Southwest Airlines</t>
         </is>
       </c>
       <c r="C69" s="0" t="inlineStr">
         <is>
-          <t>avianca</t>
+          <t>southwestair</t>
         </is>
       </c>
       <c r="D69" s="2">
-        <v>1249256</v>
+        <v>1286608</v>
       </c>
     </row>
     <row r="70" spans="1:4" customHeight="0">
       <c r="A70" s="2">
         <v>69</v>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>Aman</t>
+          <t>Avianca</t>
         </is>
       </c>
       <c r="C70" s="0" t="inlineStr">
         <is>
-          <t>aman</t>
+          <t>avianca</t>
         </is>
       </c>
       <c r="D70" s="2">
-        <v>1246915</v>
+        <v>1274351</v>
       </c>
     </row>
     <row r="71" spans="1:4" customHeight="0">
       <c r="A71" s="2">
         <v>70</v>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>Southwest Airlines</t>
+          <t>Aman</t>
         </is>
       </c>
       <c r="C71" s="0" t="inlineStr">
         <is>
-          <t>southwestair</t>
+          <t>aman</t>
         </is>
       </c>
       <c r="D71" s="2">
-        <v>1246002</v>
+        <v>1272048</v>
       </c>
     </row>
     <row r="72" spans="1:4" customHeight="0">
       <c r="A72" s="2">
         <v>71</v>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
           <t>Qantas</t>
         </is>
       </c>
       <c r="C72" s="0" t="inlineStr">
         <is>
           <t>qantas</t>
         </is>
       </c>
       <c r="D72" s="2">
-        <v>1245068</v>
+        <v>1259125</v>
       </c>
     </row>
     <row r="73" spans="1:4" customHeight="0">
       <c r="A73" s="2">
         <v>72</v>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>Dell</t>
+          <t>Iberia</t>
         </is>
       </c>
       <c r="C73" s="0" t="inlineStr">
         <is>
-          <t>dell</t>
+          <t>iberia</t>
         </is>
       </c>
       <c r="D73" s="2">
-        <v>1233461</v>
+        <v>1250174</v>
       </c>
     </row>
     <row r="74" spans="1:4" customHeight="0">
       <c r="A74" s="2">
         <v>73</v>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>Air Canada</t>
+          <t>Amazon Web Services (AWS)</t>
         </is>
       </c>
       <c r="C74" s="0" t="inlineStr">
         <is>
-          <t>aircanada</t>
+          <t>amazonwebservices</t>
         </is>
       </c>
       <c r="D74" s="2">
-        <v>1215182</v>
+        <v>1244320</v>
       </c>
     </row>
     <row r="75" spans="1:4" customHeight="0">
       <c r="A75" s="2">
         <v>74</v>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>Iberia</t>
+          <t>Dell</t>
         </is>
       </c>
       <c r="C75" s="0" t="inlineStr">
         <is>
-          <t>iberia</t>
+          <t>dell</t>
         </is>
       </c>
       <c r="D75" s="2">
-        <v>1208918</v>
+        <v>1238978</v>
       </c>
     </row>
     <row r="76" spans="1:4" customHeight="0">
       <c r="A76" s="2">
         <v>75</v>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>Chrysler</t>
+          <t>Air Canada</t>
         </is>
       </c>
       <c r="C76" s="0" t="inlineStr">
         <is>
-          <t>chrysler</t>
+          <t>aircanada</t>
         </is>
       </c>
       <c r="D76" s="2">
-        <v>1169179</v>
+        <v>1225554</v>
       </c>
     </row>
     <row r="77" spans="1:4" customHeight="0">
       <c r="A77" s="2">
         <v>76</v>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>Amazon Web Services (AWS)</t>
+          <t>Chrysler</t>
         </is>
       </c>
       <c r="C77" s="0" t="inlineStr">
         <is>
-          <t>amazonwebservices</t>
+          <t>chrysler</t>
         </is>
       </c>
       <c r="D77" s="2">
-        <v>1158301</v>
+        <v>1168932</v>
       </c>
     </row>
     <row r="78" spans="1:4" customHeight="0">
       <c r="A78" s="2">
         <v>77</v>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
           <t>Swiss International Air Lines</t>
         </is>
       </c>
       <c r="C78" s="0" t="inlineStr">
         <is>
           <t>flyswiss</t>
         </is>
       </c>
       <c r="D78" s="2">
-        <v>1125181</v>
+        <v>1132359</v>
       </c>
     </row>
     <row r="79" spans="1:4" customHeight="0">
       <c r="A79" s="2">
         <v>78</v>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
           <t>CUPRA</t>
         </is>
       </c>
       <c r="C79" s="0" t="inlineStr">
         <is>
           <t>cupra_official</t>
         </is>
       </c>
       <c r="D79" s="2">
-        <v>1118558</v>
+        <v>1119870</v>
       </c>
     </row>
     <row r="80" spans="1:4" customHeight="0">
       <c r="A80" s="2">
         <v>79</v>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
           <t>Saudia</t>
         </is>
       </c>
       <c r="C80" s="0" t="inlineStr">
         <is>
           <t>saudi_airlines</t>
         </is>
       </c>
       <c r="D80" s="2">
-        <v>1098666</v>
+        <v>1117218</v>
       </c>
     </row>
     <row r="81" spans="1:4" customHeight="0">
       <c r="A81" s="2">
         <v>80</v>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
           <t>Peugeot</t>
         </is>
       </c>
       <c r="C81" s="0" t="inlineStr">
         <is>
           <t>peugeot</t>
         </is>
       </c>
       <c r="D81" s="2">
-        <v>1092496</v>
+        <v>1094882</v>
       </c>
     </row>
     <row r="82" spans="1:4" customHeight="0">
       <c r="A82" s="2">
         <v>81</v>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>Acura</t>
+          <t>Cathay Pacific</t>
         </is>
       </c>
       <c r="C82" s="0" t="inlineStr">
         <is>
-          <t>acura</t>
+          <t>cathaypacific</t>
         </is>
       </c>
       <c r="D82" s="2">
-        <v>1051492</v>
+        <v>1083936</v>
       </c>
     </row>
     <row r="83" spans="1:4" customHeight="0">
       <c r="A83" s="2">
         <v>82</v>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>Cathay Pacific</t>
+          <t>Acura</t>
         </is>
       </c>
       <c r="C83" s="0" t="inlineStr">
         <is>
-          <t>cathaypacific</t>
+          <t>acura</t>
         </is>
       </c>
       <c r="D83" s="2">
-        <v>1038099</v>
+        <v>1059326</v>
       </c>
     </row>
     <row r="84" spans="1:4" customHeight="0">
       <c r="A84" s="2">
         <v>83</v>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>Lotus</t>
+          <t>Wizz Air</t>
         </is>
       </c>
       <c r="C84" s="0" t="inlineStr">
         <is>
-          <t>lotuscars</t>
+          <t>wizzair</t>
         </is>
       </c>
       <c r="D84" s="2">
-        <v>959006</v>
+        <v>982521</v>
       </c>
     </row>
     <row r="85" spans="1:4" customHeight="0">
       <c r="A85" s="2">
         <v>84</v>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>Wizz Air</t>
+          <t>Figma</t>
         </is>
       </c>
       <c r="C85" s="0" t="inlineStr">
         <is>
-          <t>wizzair</t>
+          <t>figma</t>
         </is>
       </c>
       <c r="D85" s="2">
-        <v>948143</v>
+        <v>962853</v>
       </c>
     </row>
     <row r="86" spans="1:4" customHeight="0">
       <c r="A86" s="2">
         <v>85</v>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>Figma</t>
+          <t>Lotus</t>
         </is>
       </c>
       <c r="C86" s="0" t="inlineStr">
         <is>
-          <t>figma</t>
+          <t>lotuscars</t>
         </is>
       </c>
       <c r="D86" s="2">
-        <v>940995</v>
+        <v>960357</v>
       </c>
     </row>
     <row r="87" spans="1:4" customHeight="0">
       <c r="A87" s="2">
         <v>86</v>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
           <t>The Ritz-Carlton</t>
         </is>
       </c>
       <c r="C87" s="0" t="inlineStr">
         <is>
           <t>ritzcarlton</t>
         </is>
       </c>
       <c r="D87" s="2">
-        <v>938239</v>
+        <v>946627</v>
       </c>
     </row>
     <row r="88" spans="1:4" customHeight="0">
       <c r="A88" s="2">
         <v>87</v>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>Wix</t>
+          <t>GitHub</t>
         </is>
       </c>
       <c r="C88" s="0" t="inlineStr">
         <is>
-          <t>wix</t>
+          <t>github</t>
         </is>
       </c>
       <c r="D88" s="2">
-        <v>879042</v>
+        <v>904794</v>
       </c>
     </row>
     <row r="89" spans="1:4" customHeight="0">
       <c r="A89" s="2">
         <v>88</v>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>Opel</t>
+          <t>Wix</t>
         </is>
       </c>
       <c r="C89" s="0" t="inlineStr">
         <is>
-          <t>opel</t>
+          <t>wix</t>
         </is>
       </c>
       <c r="D89" s="2">
-        <v>876059</v>
+        <v>890936</v>
       </c>
     </row>
     <row r="90" spans="1:4" customHeight="0">
       <c r="A90" s="2">
         <v>89</v>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>Polestar</t>
+          <t>Air India</t>
         </is>
       </c>
       <c r="C90" s="0" t="inlineStr">
         <is>
-          <t>polestarcars</t>
+          <t>airindia</t>
         </is>
       </c>
       <c r="D90" s="2">
-        <v>869290</v>
+        <v>890476</v>
       </c>
     </row>
     <row r="91" spans="1:4" customHeight="0">
       <c r="A91" s="2">
         <v>90</v>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>Japan Airlines</t>
+          <t>Opel</t>
         </is>
       </c>
       <c r="C91" s="0" t="inlineStr">
         <is>
-          <t>japanairlines_jal</t>
+          <t>opel</t>
         </is>
       </c>
       <c r="D91" s="2">
-        <v>862896</v>
+        <v>890223</v>
       </c>
     </row>
     <row r="92" spans="1:4" customHeight="0">
       <c r="A92" s="2">
         <v>91</v>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>GitHub</t>
+          <t>Japan Airlines</t>
         </is>
       </c>
       <c r="C92" s="0" t="inlineStr">
         <is>
-          <t>github</t>
+          <t>japanairlines_jal</t>
         </is>
       </c>
       <c r="D92" s="2">
-        <v>861343</v>
+        <v>879357</v>
       </c>
     </row>
     <row r="93" spans="1:4" customHeight="0">
       <c r="A93" s="2">
         <v>92</v>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>Rivian</t>
+          <t>Polestar</t>
         </is>
       </c>
       <c r="C93" s="0" t="inlineStr">
         <is>
-          <t>rivianofficial</t>
+          <t>polestarcars</t>
         </is>
       </c>
       <c r="D93" s="2">
-        <v>857046</v>
+        <v>877337</v>
       </c>
     </row>
     <row r="94" spans="1:4" customHeight="0">
       <c r="A94" s="2">
         <v>93</v>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>Air India</t>
+          <t>Rivian</t>
         </is>
       </c>
       <c r="C94" s="0" t="inlineStr">
         <is>
-          <t>airindia</t>
+          <t>rivianofficial</t>
         </is>
       </c>
       <c r="D94" s="2">
-        <v>852178</v>
+        <v>872391</v>
       </c>
     </row>
     <row r="95" spans="1:4" customHeight="0">
       <c r="A95" s="2">
         <v>94</v>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>American Express</t>
+          <t>Hilton</t>
         </is>
       </c>
       <c r="C95" s="0" t="inlineStr">
         <is>
-          <t>americanexpress</t>
+          <t>hilton</t>
         </is>
       </c>
       <c r="D95" s="2">
-        <v>763361</v>
+        <v>830160</v>
       </c>
     </row>
     <row r="96" spans="1:4" customHeight="0">
       <c r="A96" s="2">
         <v>95</v>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>Hilton</t>
+          <t>American Express</t>
         </is>
       </c>
       <c r="C96" s="0" t="inlineStr">
         <is>
-          <t>hilton</t>
+          <t>americanexpress</t>
         </is>
       </c>
       <c r="D96" s="2">
-        <v>742860</v>
+        <v>784335</v>
       </c>
     </row>
     <row r="97" spans="1:4" customHeight="0">
       <c r="A97" s="2">
         <v>96</v>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
           <t>Thai Airways</t>
         </is>
       </c>
       <c r="C97" s="0" t="inlineStr">
         <is>
           <t>thaiairways</t>
         </is>
       </c>
       <c r="D97" s="2">
-        <v>738859</v>
+        <v>743983</v>
       </c>
     </row>
     <row r="98" spans="1:4" customHeight="0">
       <c r="A98" s="2">
         <v>97</v>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
           <t>IBM</t>
         </is>
       </c>
       <c r="C98" s="0" t="inlineStr">
         <is>
           <t>ibm</t>
         </is>
       </c>
       <c r="D98" s="2">
-        <v>730531</v>
+        <v>743463</v>
       </c>
     </row>
     <row r="99" spans="1:4" customHeight="0">
       <c r="A99" s="2">
         <v>98</v>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
           <t>Virgin Atlantic</t>
         </is>
       </c>
       <c r="C99" s="0" t="inlineStr">
         <is>
           <t>virginatlantic</t>
         </is>
       </c>
       <c r="D99" s="2">
-        <v>726410</v>
+        <v>731670</v>
       </c>
     </row>
     <row r="100" spans="1:4" customHeight="0">
       <c r="A100" s="2">
         <v>99</v>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>TAP Air Portugal</t>
+          <t>Alaska Airlines</t>
         </is>
       </c>
       <c r="C100" s="0" t="inlineStr">
         <is>
-          <t>tapairportugal</t>
+          <t>alaskaair</t>
         </is>
       </c>
       <c r="D100" s="2">
-        <v>723397</v>
+        <v>728984</v>
       </c>
     </row>
     <row r="101" spans="1:4" customHeight="0">
       <c r="A101" s="2">
         <v>100</v>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>Alaska Airlines</t>
+          <t>TAP Air Portugal</t>
         </is>
       </c>
       <c r="C101" s="0" t="inlineStr">
         <is>
-          <t>alaskaair</t>
+          <t>tapairportugal</t>
         </is>
       </c>
       <c r="D101" s="2">
-        <v>722833</v>
+        <v>727018</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>