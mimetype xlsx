--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -152,90 +152,90 @@
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Argentinien</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>afaseleccion</t>
         </is>
       </c>
       <c r="C2" s="2">
-        <v>18615250</v>
+        <v>18458984</v>
       </c>
       <c r="D2" s="2">
-        <v>3762149</v>
+        <v>2597362</v>
       </c>
       <c r="E2" s="2">
-        <v>25.33</v>
+        <v>16.38</v>
       </c>
       <c r="F2" s="2">
-        <v>10787</v>
+        <v>10974</v>
       </c>
       <c r="G2" s="2">
-        <v>367</v>
+        <v>422</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>1. FSV Mainz 05</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>1fsvmainz05</t>
         </is>
       </c>
       <c r="C3" s="2">
-        <v>353536</v>
+        <v>359341</v>
       </c>
       <c r="D3" s="2">
-        <v>6940</v>
+        <v>9423</v>
       </c>
       <c r="E3" s="2">
-        <v>2</v>
+        <v>2.69</v>
       </c>
       <c r="F3" s="2">
-        <v>11678</v>
+        <v>11630</v>
       </c>
       <c r="G3" s="2">
-        <v>275</v>
+        <v>147</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>