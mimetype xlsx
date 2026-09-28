--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -152,84 +152,84 @@
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Deutschland</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>dfb_team</t>
         </is>
       </c>
       <c r="C2" s="2">
-        <v>7596988</v>
+        <v>7587766</v>
       </c>
       <c r="D2" s="2">
-        <v>-1074</v>
+        <v>3808</v>
       </c>
       <c r="E2" s="2">
-        <v>-0.01</v>
+        <v>0.05</v>
       </c>
       <c r="F2" s="2">
-        <v>5442</v>
+        <v>5476</v>
       </c>
       <c r="G2" s="2">
-        <v>0</v>
+        <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Elfenbeinküste</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>fif.ci</t>
         </is>
       </c>
       <c r="C3" s="2">
-        <v>344939</v>
+        <v>345688</v>
       </c>
       <c r="D3" s="2">
-        <v>-22</v>
+        <v>-11</v>
       </c>
       <c r="E3" s="2">
-        <v>-0.01</v>
+        <v>-0</v>
       </c>
       <c r="F3" s="2">
         <v>1808</v>
       </c>
       <c r="G3" s="2">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>