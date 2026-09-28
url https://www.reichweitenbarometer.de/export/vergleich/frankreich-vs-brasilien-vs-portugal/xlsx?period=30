--- v0 (2026-08-14)
+++ v1 (2026-09-28)
@@ -152,117 +152,117 @@
         </is>
       </c>
       <c r="F1" s="1" t="inlineStr">
         <is>
           <t>Beiträge</t>
         </is>
       </c>
       <c r="G1" s="1" t="inlineStr">
         <is>
           <t>Δ Beiträge</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Frankreich</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>equipedefrance</t>
         </is>
       </c>
       <c r="C2" s="2">
-        <v>19156429</v>
+        <v>19180992</v>
       </c>
       <c r="D2" s="2">
-        <v>1130268</v>
+        <v>30187</v>
       </c>
       <c r="E2" s="2">
-        <v>6.27</v>
+        <v>0.16</v>
       </c>
       <c r="F2" s="2">
-        <v>9863</v>
+        <v>9987</v>
       </c>
       <c r="G2" s="2">
-        <v>225</v>
+        <v>79</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Brasilien</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>brasil</t>
         </is>
       </c>
       <c r="C3" s="2">
-        <v>26886388</v>
+        <v>26368109</v>
       </c>
       <c r="D3" s="2">
-        <v>147116</v>
+        <v>-229775</v>
       </c>
       <c r="E3" s="2">
-        <v>0.55</v>
+        <v>-0.86</v>
       </c>
       <c r="F3" s="2">
-        <v>13079</v>
+        <v>13161</v>
       </c>
       <c r="G3" s="2">
-        <v>37</v>
+        <v>61</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Portugal</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
           <t>portugal</t>
         </is>
       </c>
       <c r="C4" s="2">
-        <v>25241192</v>
+        <v>24977051</v>
       </c>
       <c r="D4" s="2">
-        <v>551006</v>
+        <v>-96834</v>
       </c>
       <c r="E4" s="2">
-        <v>2.23</v>
+        <v>-0.39</v>
       </c>
       <c r="F4" s="2">
-        <v>11991</v>
+        <v>12298</v>
       </c>
       <c r="G4" s="2">
-        <v>154</v>
+        <v>238</v>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>